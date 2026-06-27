--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -145,1681 +145,1778 @@
           <w:tab w:val="left" w:pos="8220"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>der Pfarre Straß im Straßertal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF1CE1" w:rsidRDefault="005F7CEA" w:rsidP="00BF1CE1">
+    <w:p w:rsidR="00BF1CE1" w:rsidRDefault="00D23BB3" w:rsidP="00CC0C4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="8220"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>03.05. – 10.05.2026</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007B1667" w:rsidRPr="00BF1CE1" w:rsidRDefault="007B1667" w:rsidP="00962EFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6538">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008736BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4499D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.06.</w:t>
+      </w:r>
+      <w:r w:rsidR="00791EAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="008736BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>28.06.26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00360EEB" w:rsidRPr="00BF1CE1" w:rsidRDefault="00360EEB" w:rsidP="00D85262">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="8220"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="6842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00457BBD" w:rsidTr="00CA24B6">
+      <w:tr w:rsidR="00457BBD" w:rsidTr="00035817">
         <w:trPr>
-          <w:trHeight w:val="1691"/>
+          <w:trHeight w:val="2113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B1667" w:rsidRDefault="002622F2" w:rsidP="002622F2">
+          <w:p w:rsidR="00AC6538" w:rsidRDefault="00936DE0" w:rsidP="00791EAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002622F2" w:rsidRDefault="00833638" w:rsidP="002622F2">
+          <w:p w:rsidR="00936DE0" w:rsidRDefault="00936DE0" w:rsidP="00936DE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="002622F2" w:rsidRDefault="002622F2" w:rsidP="002622F2">
+              <w:t xml:space="preserve">Sonntag </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00936DE0" w:rsidRDefault="00936DE0" w:rsidP="00936DE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00303DE1" w:rsidRDefault="008736BE" w:rsidP="00936DE0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>der Osterzeit</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="002622F2" w:rsidRDefault="005F7CEA" w:rsidP="002622F2">
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00F4499D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>.06.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00457BBD" w:rsidRPr="00CF1CF5" w:rsidRDefault="00CC0C4D" w:rsidP="00E41346">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>03</w:t>
-[...28 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F7CEA" w:rsidRDefault="005F7CEA" w:rsidP="005F7CEA">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">10.00 Uhr – </w:t>
+          <w:p w:rsidR="00060ED0" w:rsidRDefault="00060ED0" w:rsidP="00936DE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00936DE0" w:rsidRPr="008736BE" w:rsidRDefault="00936DE0" w:rsidP="008736BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008736BE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>10.00 Uhr – Hl. Messe</w:t>
+            </w:r>
+            <w:r w:rsidR="00D85262" w:rsidRPr="008736BE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008736BE" w:rsidRPr="008736BE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F4499D" w:rsidRDefault="00F4499D" w:rsidP="00936DE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A3CB7" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Für </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB13A3">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>die +</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:r w:rsidR="008736BE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Tante und Onkel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008736BE" w:rsidRDefault="008736BE" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walpurga und Georg </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005A55BB">
-[...6 lines deleted...]
-              <w:t>Floriani</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Geierhofer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005A55BB">
-[...123 lines deleted...]
-          <w:p w:rsidR="006A3CB7" w:rsidRPr="00833638" w:rsidRDefault="006A3CB7" w:rsidP="00833638">
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRPr="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E4D88">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.00 Uhr – Dekanatsfest in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008736BE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Stetteldorf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRPr="00E41346" w:rsidRDefault="003E4D88" w:rsidP="00FB13A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D17DED" w:rsidTr="00035817">
+      <w:tr w:rsidR="000A1837" w:rsidTr="003E4D88">
         <w:trPr>
-          <w:trHeight w:val="1536"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F2C2F" w:rsidRDefault="005F2C2F" w:rsidP="00D17DED">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="00AC6538">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="00AC6538">
+            <w:pPr>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Mittwoch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F2C2F" w:rsidRDefault="005F2C2F" w:rsidP="00D17DED">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="00AC6538">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AC6538" w:rsidRDefault="008736BE" w:rsidP="00AC6538">
+            <w:pPr>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>06</w:t>
-[...21 lines deleted...]
-            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4D88">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>.06.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4EB4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861F84" w:rsidRDefault="00861F84" w:rsidP="005F2C2F">
-            <w:pPr>
+          <w:p w:rsidR="00AC6538" w:rsidRPr="00AC6538" w:rsidRDefault="00AC6538" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002622F2" w:rsidRDefault="00A05E4B" w:rsidP="002622F2">
+          <w:p w:rsidR="00FB13A3" w:rsidRDefault="00FB13A3" w:rsidP="00FB13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="00FB13A3" w:rsidP="00FB13A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4D88">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.00 Uhr – </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>16.00 Uhr – Rosenkranz</w:t>
-[...14 lines deleted...]
-            <w:pPr>
+              <w:t>Rosenkranz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB13A3" w:rsidRDefault="00FB13A3" w:rsidP="00FB13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FB13A3" w:rsidRDefault="00FB13A3" w:rsidP="00FB13A3">
+            <w:pPr>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Für alle Frauen und Mütter in unserer Kirche, </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Für die Menschen in unserer Marktgemeinde und Pfarrgemeinde, um ein gutes Miteinander</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB13A3" w:rsidRPr="005127CB" w:rsidRDefault="00FB13A3" w:rsidP="00FB13A3">
+            <w:pPr>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">die eine besondere Nähe zu Maria haben: </w:t>
-[...40 lines deleted...]
-              <w:ind w:left="22"/>
+              <w:t xml:space="preserve"> in der gemeinschaftlichen Arbeit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB13A3" w:rsidRPr="00D85262" w:rsidRDefault="00FB13A3" w:rsidP="00FB13A3">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2C2F" w:rsidTr="00035817">
+      <w:tr w:rsidR="003E4D88" w:rsidTr="003E4D88">
         <w:trPr>
-          <w:trHeight w:val="1536"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00833638" w:rsidRDefault="00833638" w:rsidP="00833638">
-[...10 lines deleted...]
-          <w:p w:rsidR="00833638" w:rsidRDefault="00833638" w:rsidP="00833638">
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Samstag</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00833638" w:rsidRDefault="00833638" w:rsidP="00833638">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="008736BE" w:rsidP="00AC6538">
+            <w:pPr>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>09</w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4D88">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>.06.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00833638" w:rsidRDefault="00833638" w:rsidP="00833638">
-[...14 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00FB13A3" w:rsidRPr="000551A0" w:rsidRDefault="00FB13A3" w:rsidP="000551A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRPr="008736BE" w:rsidRDefault="008736BE" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008736BE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.00 Uhr -  </w:t>
+            </w:r>
+            <w:r w:rsidR="003E4D88" w:rsidRPr="008736BE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vorabendmesse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008736BE" w:rsidRDefault="008736BE" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...14 lines deleted...]
-            </w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Für unsere Pfarrgemeinde</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRPr="003E4D88" w:rsidRDefault="008736BE" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Vorabendmesse</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A05E4B" w:rsidRDefault="00A05E4B" w:rsidP="00833638">
-[...58 lines deleted...]
-          <w:p w:rsidR="005F2C2F" w:rsidRDefault="005F2C2F" w:rsidP="00833638">
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="005D4EB4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00833638" w:rsidTr="00035817">
+      <w:tr w:rsidR="003E4D88" w:rsidTr="000A1837">
         <w:trPr>
-          <w:trHeight w:val="1536"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00833638" w:rsidRDefault="00833638" w:rsidP="00833638">
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>6. Sonntag</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Sonntag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="000551A0" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> der Osterzeit</w:t>
-[...71 lines deleted...]
-            </w:r>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4D88">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>.06.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="00AC6538">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A05E4B" w:rsidRDefault="00A05E4B" w:rsidP="00A05E4B">
-[...44 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Für + Gatten Wilhelm </w:t>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>10.00 Uhr – Hl. Messe</w:t>
+            </w:r>
+            <w:r w:rsidR="000551A0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> als Kinder und Familienmesse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Gestaltung durch die Kindertheatergruppe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="003E4D88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="00FB13A3" w:rsidP="000551A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Für ++ </w:t>
+            </w:r>
+            <w:r w:rsidR="000551A0">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tante und Onkel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="000551A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elisabeth und Josef </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Kittinger</w:t>
+              <w:t>Deim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00833638" w:rsidRDefault="00833638" w:rsidP="00833638">
-[...39 lines deleted...]
-          <w:p w:rsidR="00833638" w:rsidRDefault="00833638" w:rsidP="005F2C2F">
+          <w:p w:rsidR="000551A0" w:rsidRPr="00E41346" w:rsidRDefault="000551A0" w:rsidP="000551A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="003E4D88" w:rsidRDefault="003E4D88" w:rsidP="005D4EB4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A05E4B" w:rsidRDefault="00A05E4B" w:rsidP="00AC2446">
+    <w:p w:rsidR="003E62A4" w:rsidRDefault="003E62A4" w:rsidP="00D85262">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00457BBD" w:rsidRPr="00424179" w:rsidRDefault="00424179" w:rsidP="00457BBD">
+    <w:p w:rsidR="000609CD" w:rsidRDefault="000609CD" w:rsidP="00E41346">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00424179">
+    </w:p>
+    <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Verlautbarungen für die kommende Woche</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005719A5" w:rsidRPr="00424179">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000609CD" w:rsidRDefault="000609CD" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B749F6" w:rsidRDefault="00B749F6" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B749F6" w:rsidRDefault="00B749F6" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B749F6" w:rsidRDefault="00B749F6" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B749F6" w:rsidRDefault="00B749F6" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B749F6" w:rsidRDefault="00B749F6" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00457BBD" w:rsidRPr="00E41346" w:rsidRDefault="00457BBD" w:rsidP="00E41346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41346">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>VERLAUTBARUNGEN FÜR DIE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41346">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41346">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>KOMMENDE WOCHE:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00815146" w:rsidRDefault="00815146" w:rsidP="00457BBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05E4B" w:rsidRDefault="00501B1D" w:rsidP="00A05E4B">
+    <w:p w:rsidR="000609CD" w:rsidRDefault="000609CD" w:rsidP="000609CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000609CD" w:rsidRDefault="000609CD" w:rsidP="000609CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000609CD" w:rsidRPr="000609CD" w:rsidRDefault="000609CD" w:rsidP="000609CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herzliche Einladung zur Teilnahme an der Wort-Gottes-Feier in der Pfarrkirche </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000551A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Stetteldorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000551A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>am Sonntag 21</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:t xml:space="preserve">.06. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>um 18.00 Uhr  anlässlich des Dekanatsfestes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB13A3" w:rsidRPr="00C94A6E" w:rsidRDefault="000609CD" w:rsidP="00FB13A3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anschließend an die abendliche Wort-Gottes-Feier sind Alle zu einer Agape aller Pfarren des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Dekanates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00A05E4B" w:rsidRDefault="003C5E2E" w:rsidP="00A05E4B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hadersdorf-Wagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf dem Kirchenplatz in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000551A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Stetteldorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000609CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eingeladen. Feiern Sie mit allen Gläubigen und verbringen Sie einige gemütliche Stunden  bei diesem gemeinschaftlichen Treffen der Pfarren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB13A3" w:rsidRDefault="000551A0" w:rsidP="00FB13A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Herzliche Einladung am Nachmittag zur Maiandacht um 15.00 Uhr im Pfarrgarten mit anschließendem Pfarrkaffee.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003C5E2E" w:rsidRDefault="003C5E2E" w:rsidP="00A05E4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB0AAB" w:rsidRDefault="000551A0" w:rsidP="00DB0AAB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="003C5E2E" w:rsidRDefault="003C5E2E" w:rsidP="00A05E4B">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Am Freitag, den 26</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB13A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.06. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>entfallen die Kanzleistunden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB0AAB" w:rsidRDefault="00DB0AAB" w:rsidP="00DB0AAB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB0AAB" w:rsidRDefault="000551A0" w:rsidP="00DB0AAB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Am Dienstag, 05.05. von 17.00 – 18.00 Uhr – Jungscharstunde im Pfarrheim Straß.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003C5E2E" w:rsidRDefault="003C5E2E" w:rsidP="00A05E4B">
+        <w:t>Michaelskalender für 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0AAB" w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0AAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ind ab sofort zum Preis von € 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0AAB" w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>,95 in der Sakristei erhältlich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000551A0" w:rsidRDefault="000551A0" w:rsidP="00DB0AAB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05E4B" w:rsidRDefault="003C5E2E" w:rsidP="00A05E4B">
+    <w:p w:rsidR="00DB0AAB" w:rsidRDefault="00DB0AAB" w:rsidP="00DB0AAB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Am Freitag, 08.05. um 17.0</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">0 Uhr – </w:t>
+        <w:t xml:space="preserve">Neue Zeitungen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B749F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welt der Frauen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Beichte für die Erstkommunion Kinder in Straß.</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>sind im Pfarrheim zum Abholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000609CD" w:rsidRPr="000609CD" w:rsidRDefault="000609CD" w:rsidP="000609CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000609CD" w:rsidRPr="0069724C" w:rsidRDefault="000551A0" w:rsidP="00EF0BFE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05E4B" w:rsidRPr="000C6292" w:rsidRDefault="003C5E2E" w:rsidP="00A05E4B">
-[...257 lines deleted...]
-    <w:sectPr w:rsidR="002622F2" w:rsidRPr="0069724C" w:rsidSect="00424179">
+    <w:sectPr w:rsidR="000609CD" w:rsidRPr="0069724C" w:rsidSect="00D85262">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="142" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000917F9" w:rsidRDefault="000917F9">
+    <w:p w:rsidR="008E3E5C" w:rsidRDefault="008E3E5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000917F9" w:rsidRDefault="000917F9">
+    <w:p w:rsidR="008E3E5C" w:rsidRDefault="008E3E5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -1827,58 +1924,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:altName w:val="Nyala"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000917F9" w:rsidRDefault="000917F9">
+    <w:p w:rsidR="008E3E5C" w:rsidRDefault="008E3E5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000917F9" w:rsidRDefault="000917F9">
+    <w:p w:rsidR="008E3E5C" w:rsidRDefault="008E3E5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="17BF3A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF585C3E"/>
     <w:lvl w:ilvl="0" w:tplc="47EA2A10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="382" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -2055,215 +2152,270 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00457BBD"/>
+    <w:rsid w:val="00005AFA"/>
     <w:rsid w:val="0002337D"/>
+    <w:rsid w:val="000551A0"/>
     <w:rsid w:val="00056D5F"/>
-    <w:rsid w:val="000917F9"/>
-    <w:rsid w:val="0009283B"/>
+    <w:rsid w:val="000609CD"/>
+    <w:rsid w:val="00060ED0"/>
+    <w:rsid w:val="0007643F"/>
     <w:rsid w:val="000A018A"/>
     <w:rsid w:val="000A1837"/>
+    <w:rsid w:val="000A7DD8"/>
     <w:rsid w:val="000C1221"/>
     <w:rsid w:val="000C6FBE"/>
-    <w:rsid w:val="000E51C4"/>
-    <w:rsid w:val="000E6168"/>
+    <w:rsid w:val="000E5AC4"/>
     <w:rsid w:val="000F6716"/>
     <w:rsid w:val="0014371A"/>
     <w:rsid w:val="00153657"/>
+    <w:rsid w:val="00180B90"/>
     <w:rsid w:val="00183C4E"/>
+    <w:rsid w:val="001914E7"/>
     <w:rsid w:val="001A68DB"/>
-    <w:rsid w:val="001C185A"/>
-    <w:rsid w:val="001C362C"/>
     <w:rsid w:val="001F0073"/>
+    <w:rsid w:val="001F16DA"/>
+    <w:rsid w:val="00221267"/>
     <w:rsid w:val="00230CF1"/>
+    <w:rsid w:val="00231868"/>
+    <w:rsid w:val="00236725"/>
     <w:rsid w:val="00252BA0"/>
-    <w:rsid w:val="00257696"/>
     <w:rsid w:val="002622F2"/>
+    <w:rsid w:val="002702D2"/>
+    <w:rsid w:val="00292512"/>
+    <w:rsid w:val="00295253"/>
     <w:rsid w:val="002B0453"/>
-    <w:rsid w:val="002B378F"/>
-    <w:rsid w:val="002F1283"/>
+    <w:rsid w:val="002C3F74"/>
+    <w:rsid w:val="002E5D3E"/>
     <w:rsid w:val="002F44F2"/>
     <w:rsid w:val="002F64E4"/>
-    <w:rsid w:val="00300AE1"/>
+    <w:rsid w:val="00303DE1"/>
     <w:rsid w:val="00304E56"/>
+    <w:rsid w:val="00322A1D"/>
+    <w:rsid w:val="00327CAF"/>
+    <w:rsid w:val="003438CA"/>
     <w:rsid w:val="003442BD"/>
-    <w:rsid w:val="0035171F"/>
+    <w:rsid w:val="00360EEB"/>
+    <w:rsid w:val="003706A6"/>
+    <w:rsid w:val="00390E1F"/>
     <w:rsid w:val="0039137E"/>
     <w:rsid w:val="00395695"/>
     <w:rsid w:val="003A188C"/>
     <w:rsid w:val="003A18EA"/>
     <w:rsid w:val="003A3B43"/>
     <w:rsid w:val="003A7ADD"/>
-    <w:rsid w:val="003C5E2E"/>
     <w:rsid w:val="003D3291"/>
     <w:rsid w:val="003E2EC7"/>
+    <w:rsid w:val="003E4D88"/>
+    <w:rsid w:val="003E62A4"/>
     <w:rsid w:val="003F1DF1"/>
-    <w:rsid w:val="00407AAD"/>
+    <w:rsid w:val="003F50E0"/>
     <w:rsid w:val="0041673F"/>
-    <w:rsid w:val="00424179"/>
     <w:rsid w:val="00434F95"/>
     <w:rsid w:val="00436703"/>
     <w:rsid w:val="004542A5"/>
+    <w:rsid w:val="004576C2"/>
     <w:rsid w:val="00457BBD"/>
+    <w:rsid w:val="00487122"/>
     <w:rsid w:val="00491052"/>
     <w:rsid w:val="004C6E03"/>
+    <w:rsid w:val="004C74D5"/>
+    <w:rsid w:val="004D25F2"/>
     <w:rsid w:val="004F69F7"/>
     <w:rsid w:val="004F7622"/>
-    <w:rsid w:val="00501B1D"/>
     <w:rsid w:val="00515092"/>
     <w:rsid w:val="00555047"/>
+    <w:rsid w:val="0056382C"/>
     <w:rsid w:val="0056587E"/>
-    <w:rsid w:val="005719A5"/>
     <w:rsid w:val="00586A49"/>
     <w:rsid w:val="00591395"/>
     <w:rsid w:val="005A315B"/>
     <w:rsid w:val="005B477E"/>
-    <w:rsid w:val="005F2C2F"/>
-    <w:rsid w:val="005F7CEA"/>
+    <w:rsid w:val="005C5E87"/>
+    <w:rsid w:val="005D4EB4"/>
+    <w:rsid w:val="005D7168"/>
+    <w:rsid w:val="00600B45"/>
+    <w:rsid w:val="006077CC"/>
     <w:rsid w:val="00614485"/>
     <w:rsid w:val="00615B7A"/>
     <w:rsid w:val="00634395"/>
+    <w:rsid w:val="006401B4"/>
     <w:rsid w:val="006416AD"/>
     <w:rsid w:val="00641F82"/>
-    <w:rsid w:val="00676955"/>
+    <w:rsid w:val="0068743C"/>
     <w:rsid w:val="00692FED"/>
     <w:rsid w:val="0069724C"/>
     <w:rsid w:val="006A3CB7"/>
+    <w:rsid w:val="006B60D0"/>
+    <w:rsid w:val="006D0DC8"/>
     <w:rsid w:val="006E4817"/>
-    <w:rsid w:val="006F29D6"/>
-    <w:rsid w:val="006F6FD8"/>
     <w:rsid w:val="00712BF6"/>
     <w:rsid w:val="00720360"/>
     <w:rsid w:val="00721C45"/>
     <w:rsid w:val="00747AF3"/>
+    <w:rsid w:val="0075557F"/>
+    <w:rsid w:val="00781B1C"/>
     <w:rsid w:val="00790505"/>
-    <w:rsid w:val="0079287F"/>
+    <w:rsid w:val="00791EAA"/>
     <w:rsid w:val="00795CEE"/>
-    <w:rsid w:val="007B1667"/>
+    <w:rsid w:val="007C4D6D"/>
     <w:rsid w:val="007E0DED"/>
+    <w:rsid w:val="00807512"/>
     <w:rsid w:val="008124DD"/>
     <w:rsid w:val="00815146"/>
-    <w:rsid w:val="00833638"/>
-    <w:rsid w:val="00841094"/>
+    <w:rsid w:val="00825477"/>
+    <w:rsid w:val="008352F5"/>
     <w:rsid w:val="008464BC"/>
-    <w:rsid w:val="00861F84"/>
+    <w:rsid w:val="008736BE"/>
     <w:rsid w:val="008743C7"/>
+    <w:rsid w:val="0087448E"/>
     <w:rsid w:val="00892FA3"/>
+    <w:rsid w:val="008A2611"/>
+    <w:rsid w:val="008B1B8B"/>
+    <w:rsid w:val="008B747C"/>
+    <w:rsid w:val="008D535D"/>
+    <w:rsid w:val="008E3E5C"/>
+    <w:rsid w:val="008F569F"/>
     <w:rsid w:val="008F6C57"/>
+    <w:rsid w:val="00910883"/>
     <w:rsid w:val="00910F4F"/>
     <w:rsid w:val="00935352"/>
-    <w:rsid w:val="009367D1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00946485"/>
+    <w:rsid w:val="00936DE0"/>
+    <w:rsid w:val="009429A9"/>
     <w:rsid w:val="00954FEF"/>
     <w:rsid w:val="00962B59"/>
-    <w:rsid w:val="00962EFB"/>
+    <w:rsid w:val="00964781"/>
     <w:rsid w:val="00972F1D"/>
     <w:rsid w:val="00990169"/>
+    <w:rsid w:val="009905ED"/>
+    <w:rsid w:val="00991266"/>
+    <w:rsid w:val="00996736"/>
     <w:rsid w:val="009A644B"/>
+    <w:rsid w:val="009A7D13"/>
     <w:rsid w:val="009A7E84"/>
-    <w:rsid w:val="00A05E4B"/>
-    <w:rsid w:val="00A13323"/>
+    <w:rsid w:val="009B266D"/>
     <w:rsid w:val="00A27BB2"/>
-    <w:rsid w:val="00A52B5F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA216A"/>
     <w:rsid w:val="00AC2446"/>
+    <w:rsid w:val="00AC6538"/>
     <w:rsid w:val="00AC7B89"/>
     <w:rsid w:val="00AD16F5"/>
     <w:rsid w:val="00AD710F"/>
     <w:rsid w:val="00AE2F08"/>
     <w:rsid w:val="00B029A6"/>
+    <w:rsid w:val="00B02EFD"/>
     <w:rsid w:val="00B139CA"/>
     <w:rsid w:val="00B15CD0"/>
     <w:rsid w:val="00B432E3"/>
-    <w:rsid w:val="00B72538"/>
+    <w:rsid w:val="00B749F6"/>
     <w:rsid w:val="00B752E2"/>
     <w:rsid w:val="00B801DA"/>
-    <w:rsid w:val="00B82A54"/>
     <w:rsid w:val="00BB1A2A"/>
     <w:rsid w:val="00BB219E"/>
+    <w:rsid w:val="00BB2830"/>
+    <w:rsid w:val="00BC72C9"/>
     <w:rsid w:val="00BE4681"/>
     <w:rsid w:val="00BF1CE1"/>
-    <w:rsid w:val="00C020C5"/>
+    <w:rsid w:val="00C021B5"/>
+    <w:rsid w:val="00C14D1F"/>
+    <w:rsid w:val="00C27E37"/>
     <w:rsid w:val="00C3010B"/>
     <w:rsid w:val="00C3245A"/>
     <w:rsid w:val="00C507DB"/>
+    <w:rsid w:val="00C54C77"/>
+    <w:rsid w:val="00C647FD"/>
     <w:rsid w:val="00C81BA2"/>
     <w:rsid w:val="00C83E26"/>
+    <w:rsid w:val="00C9289D"/>
     <w:rsid w:val="00C972A2"/>
-    <w:rsid w:val="00CA24B6"/>
     <w:rsid w:val="00CA3AE3"/>
+    <w:rsid w:val="00CC0C4D"/>
     <w:rsid w:val="00CC1C87"/>
-    <w:rsid w:val="00CC53BE"/>
-    <w:rsid w:val="00CD4D41"/>
     <w:rsid w:val="00CE2853"/>
     <w:rsid w:val="00CE573D"/>
     <w:rsid w:val="00CF1CF5"/>
+    <w:rsid w:val="00CF5887"/>
     <w:rsid w:val="00D1257B"/>
     <w:rsid w:val="00D17DED"/>
-    <w:rsid w:val="00D94076"/>
-    <w:rsid w:val="00DC1329"/>
+    <w:rsid w:val="00D23BB3"/>
+    <w:rsid w:val="00D50BCC"/>
+    <w:rsid w:val="00D72A92"/>
+    <w:rsid w:val="00D85262"/>
+    <w:rsid w:val="00D86F2B"/>
+    <w:rsid w:val="00DA0458"/>
+    <w:rsid w:val="00DB0AAB"/>
     <w:rsid w:val="00DC6927"/>
-    <w:rsid w:val="00DD2733"/>
     <w:rsid w:val="00DD42E2"/>
-    <w:rsid w:val="00DD57D9"/>
+    <w:rsid w:val="00E1461E"/>
+    <w:rsid w:val="00E41346"/>
+    <w:rsid w:val="00E4364D"/>
+    <w:rsid w:val="00E54093"/>
     <w:rsid w:val="00E81DF3"/>
     <w:rsid w:val="00EA5681"/>
+    <w:rsid w:val="00EC13BC"/>
     <w:rsid w:val="00ED7311"/>
+    <w:rsid w:val="00EE79C0"/>
     <w:rsid w:val="00EF0BFE"/>
     <w:rsid w:val="00EF147A"/>
     <w:rsid w:val="00F15AAC"/>
+    <w:rsid w:val="00F202BA"/>
     <w:rsid w:val="00F26593"/>
+    <w:rsid w:val="00F328AE"/>
+    <w:rsid w:val="00F37045"/>
+    <w:rsid w:val="00F4499D"/>
+    <w:rsid w:val="00F565DF"/>
+    <w:rsid w:val="00F6178E"/>
     <w:rsid w:val="00F627A3"/>
+    <w:rsid w:val="00F7140E"/>
     <w:rsid w:val="00F82AB3"/>
-    <w:rsid w:val="00F90B8C"/>
     <w:rsid w:val="00F97FB3"/>
-    <w:rsid w:val="00FA7EE1"/>
-    <w:rsid w:val="00FB56AA"/>
+    <w:rsid w:val="00FA03CC"/>
+    <w:rsid w:val="00FA6A6B"/>
+    <w:rsid w:val="00FB13A3"/>
     <w:rsid w:val="00FC2C45"/>
+    <w:rsid w:val="00FD2A2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3192,78 +3344,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{653CE8D8-CB0C-4B30-BD00-4FE7B912BC96}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24FFBAE3-307C-4396-927D-E4A9CF0DF968}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>150</Words>
-  <Characters>950</Characters>
+  <Words>183</Words>
+  <Characters>1158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1098</CharactersWithSpaces>
+  <CharactersWithSpaces>1339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kanzlei</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>