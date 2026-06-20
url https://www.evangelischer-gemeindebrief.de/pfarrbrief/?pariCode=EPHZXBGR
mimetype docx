--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -8,1338 +8,1445 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="174EB1CB" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="60C1DC6D" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>09.05.2026 - 17.05.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24CF6E67" w14:textId="77777777" w:rsidR="00136ECF" w:rsidRDefault="00136ECF">
+        <w:t>13.06.2026 - 21.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416BA28C" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRPr="008F7D2D" w:rsidRDefault="00FF0A30">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="56"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410782DA" w14:textId="5D6FCB19" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="08321EBD" w14:textId="1567927E" w:rsidR="001A7019" w:rsidRDefault="001A7019">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>09. 05. Samstag</w:t>
+        <w:t>13. 06. Samstag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sel. Maria Theresia von Jesu Gerhardinger, Jungfrau </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5833B152" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+        <w:t xml:space="preserve">Hl. Antonius v. Padua, Ordenspriester, Kirchenlehrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D1E3AC" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Lea Stefanie Fuchs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6017FB00" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>15:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="13050DB6" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="43EBC95F" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Perach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47991B93" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5226859B" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+    <w:p w14:paraId="57C3BCFA" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00136ECF">
-[...4 lines deleted...]
-        <w:t>Hl. Messe (Weltladenverkauf und Fair-Trade-Rosenverkauf zum Muttertag) -</w:t>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf) -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fam. Seidel f. Paula Mauser - f. Ehemann u. Vater Franz Ufertinger - f. Rosa Maria Apel z. 8. Sterbeged.</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2AE07DF3" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+        <w:t>Agnes Winkler f. Sepp Dusch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B35B637" w14:textId="77777777" w:rsidR="001A7019" w:rsidRPr="00FF0A30" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2CC10951" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E91630" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDE2AE8" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E941DB2" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C03D48" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269C04F8" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>10. 05. Sonntag</w:t>
+        <w:t>14. 06. Sonntag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. SONNTAG DER OSTERZEIT - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00136ECF">
+        <w:t xml:space="preserve">11. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A775F48" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Fam. Georg Waldhutter f. Ferdinand </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Högler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> - Fam. Stefan Hasenöhrl f. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>beiders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. verst. Eltern u. Geschwister - Fam. Josef </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Weidenspointner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> f. Ludwig Enzinger - Fam. Hildegard Schmidl f. Leni </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Weidenspointner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="608F280B" w14:textId="6EADE047" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F803AD">
+        <w:t xml:space="preserve">f. Mama u. Oma Hanni Herrmann z. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F803AD">
+        <w:t>Sterbeged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F803AD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F00147F" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Winklerfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. nach Meinung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711F388E" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Elias Otto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648A9C4B" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C1E314" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164C3B3E" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4917DCEF" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D97726" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C9997E" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Kollekte für den Katholikentag</w:t>
+        <w:t>15. 06. Montag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">Hl. Vitus (Veit), Märtyrer in Sizilien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321264FE" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="014CA9AC" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Einführung ins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>innere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Gebet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5948D69B" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2E43A5" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1807AB38" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F36BE2" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1331BAAE" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B94589" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>16. 06. Dienstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Benno, Bischof, Patron der Stadt München </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAD4368" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Fanni Roider f. Johann Roider z. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sterbeged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. - Fam. Benedikt Parzinger f. Maria Hasenöhrl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E29D5C0" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFFADD1" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>17. 06. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mittwoch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der 11. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BC1E3F" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE0F8FB" w14:textId="77777777" w:rsidR="001A7019" w:rsidRPr="00FF0A30" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Perach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29237AAE" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4217355D" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B27917" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CFB67D" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BC8176" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>18. 06. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Donnerstag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der 11. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBF6243" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz f. d. Verstorbenen d. Pfarrei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F296860" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Leni </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Weidenspointner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> u. Katharina Eisl v. Fam. Lindner - nach Meinung - Fam. Anna Eicher f. Maria Hasenöhrl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB3C8F4" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745C4B3A" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B712915" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FF434C" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02960205" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>19. 06. Freitag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Romuald, Abt, Ordensgründer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD836CF" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>7:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BB777F" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kohlstatterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Arme Seelen - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Graßlfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Bach f. Maria Hasenöhrl - Fam. Höglauer f. Peter Just - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Messnerbauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Christl Hogger - Angela Brüderl f. Elisabeth Steinbacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB1D2AB" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78018529" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585BF77E" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D706A0C" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRDefault="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD0A9DF" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRPr="00EA3CFF" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E41AE1" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20. 06. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Samstag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der 11. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E7F81D" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>9:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Repaircafé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29264A3A" w14:textId="77777777" w:rsidR="001A7019" w:rsidRPr="00FF0A30" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFA56CE" w14:textId="38A62779" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3CFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502EED83" w14:textId="70355A56" w:rsidR="00EA3CFF" w:rsidRDefault="00EA3CFF" w:rsidP="00EA3CFF">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E38DC6" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D38159F" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39004217" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FFA2D4" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BE1095" w14:textId="77777777" w:rsidR="008F7D2D" w:rsidRPr="00EA3CFF" w:rsidRDefault="008F7D2D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE0FE77" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>21. 06. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548F0F12" w14:textId="3F720C6B" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>8:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Thundorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00136ECF">
-[...4 lines deleted...]
-        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf zum Muttertag) -</w:t>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fam. Johann Langwieder f. Arme Seelen - f. hl. Josef - Geißlerfam. f. verstorb. Angehörige - Resi Reiter f. Maria Hasenöhrl - Fam. Anna Weidenspointner f. Maria Hasenöhrl - Fam. Georg Waldhutter f. Maria Hasenöhrl</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7515EF84" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+        <w:t xml:space="preserve">f. Hl. Josef - f. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Tante Helene </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Weidenspointner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> v. Nichten u. Neffen Johann, Anna, Irmgard u. Herbert - f. Onkel u. Tante Andreas u. Marianne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Weidenspointner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> v. Herbert u. Hildegard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Weidenspointner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> - Katharina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Futschik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> f. Arme Seelen - Fam. Andreas Waldhutter f. Stefan Lamminger - Fam. Andreas Waldhutter f. Albert u. Rosina Waldhutter - Fam. Andreas Waldhutter f. Max u. Elisabeth Eisl - Fam. Andreas Waldhutter f. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Geschwister</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1332">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1332" w:rsidRPr="003E1332">
+        <w:t>Fam. Egger/Brüderl f. Maria Egger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F41F87D" w14:textId="2BED3CC6" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Mitterfelden </w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3CFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0E82C" w14:textId="037A4568" w:rsidR="00EA3CFF" w:rsidRPr="00FF0A30" w:rsidRDefault="00EA3CFF" w:rsidP="00EA3CFF">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57419F18" w14:textId="6CA1347C" w:rsidR="00614336" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A30">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier (Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-        <w:t>Opferstock f. Arme Seelen</w:t>
-[...1057 lines deleted...]
-    <w:sectPr w:rsidR="00B12A70" w:rsidSect="00136ECF">
+        <w:t xml:space="preserve">Fam. Greß f. Rupert Greß z. 2. Todestag - z. Sterbeandenken f. Ehemann, Vater u. Opa Gebhard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Helminger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidR="00614336">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="454" w:right="567" w:bottom="454" w:left="567" w:header="397" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46ECFD5F" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="074833AA" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65E270E8" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="3297CEE3" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1363,126 +1470,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23F0717D" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="268F3656" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ED7EEF3" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="0CF2D268" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22D8DBF5" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="71F69459" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="355EAE10" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="1374FC4E" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="500A998B" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="3EAAA1AD" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48712B41" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="6D00F586" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CFE0CD7" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="741A18DD" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="102F43FF" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="42B395DE" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1599,122 +1706,118 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B54BEF"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00F754D8"/>
+    <w:rsidRoot w:val="001A7019"/>
+    <w:rsid w:val="001A7019"/>
+    <w:rsid w:val="003E1332"/>
+    <w:rsid w:val="00614336"/>
+    <w:rsid w:val="008F7D2D"/>
+    <w:rsid w:val="00DF7843"/>
+    <w:rsid w:val="00E076A2"/>
+    <w:rsid w:val="00EA3CFF"/>
+    <w:rsid w:val="00EC14C5"/>
+    <w:rsid w:val="00F803AD"/>
+    <w:rsid w:val="00FF0A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1431D257"/>
+  <w14:docId w14:val="4F012DED"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{5D785620-E927-48DB-82A0-F680DBF78EC6}"/>
+  <w15:docId w15:val="{5011DFE9-B9A5-4F7B-B5F8-B575750F79A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2529,70 +2632,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>413</Words>
-  <Characters>2682</Characters>
+  <Words>408</Words>
+  <Characters>2492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3089</CharactersWithSpaces>
+  <CharactersWithSpaces>2895</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>