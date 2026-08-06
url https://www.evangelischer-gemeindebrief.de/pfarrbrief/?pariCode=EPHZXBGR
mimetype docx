--- v1 (2026-06-20)
+++ v2 (2026-08-06)
@@ -8,1445 +8,1339 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60C1DC6D" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+    <w:p w14:paraId="1A62F37E" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>13.06.2026 - 21.06.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="416BA28C" w14:textId="77777777" w:rsidR="00FF0A30" w:rsidRPr="008F7D2D" w:rsidRDefault="00FF0A30">
+        <w:t>15.08.2026 - 30.08.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1793B827" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
-          <w:sz w:val="52"/>
-          <w:szCs w:val="56"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08321EBD" w14:textId="1567927E" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+    <w:p w14:paraId="6123EEFB" w14:textId="388669C0" w:rsidR="00C21839" w:rsidRDefault="00C21839">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>13. 06. Samstag</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>15. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MARIÄ AUFNAHME IN DEN HIMMEL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Antonius v. Padua, Ordenspriester, Kirchenlehrer </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05D1E3AC" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019" w:rsidP="00FF0A30">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A93F497" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Festgottesdienst m. Kräutersegnung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> freiwillige Spende für die Instandsetzung der Kirchen Thundorf und Straß)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE5A61A" w14:textId="6F1B41A9" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patroziniums</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Festgottesdienst mit Kräutersegnung - (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - freiwillige Spende) - </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nagelmeisterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Tante Elisabeth Hager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21164B71" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">Fam. Diana Datz f. Eltern Lotte Herrmann z. Geb.-Tag und Lois Herrmann z. 100. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Geb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">-Tag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B23CA" w14:textId="694475FE" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">Fam. Peter Datz f. Adi und Hilde Dusch z. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Sterbeged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0138DB8C" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Schützenjahrtag, Gottesdienst mit evang. Pfarrer Buckel u. Kräutersegnung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - freiwillige Spende zu Gunsten Renovierung Altarbild)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFDB896" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046F6BEE" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417A80DB" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4B3131" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>16. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D2F2C0" w14:textId="6EB45DE6" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Stiftungsmesse f. Therese Waldhutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AB32DE" w14:textId="43622919" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Elisabeth Weidenspointner f. Mutter Kathi Eisl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC50C7A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feldgottesdienst beim Bierzelt - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>f. Hans Winkler z. 2. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACB3CA6" w14:textId="1498055F" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>f. Ehemann Erhard Killer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E28985" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451ACCF3" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B368AC1" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F73A550" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56221C1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC2654B" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>22. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maria Königin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB4CE01" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782C2673" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Mutter Julie Wimmer z. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094FDB73" w14:textId="64571735" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Rosa Wimmer f. Heinz Utzmeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB9BB91" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BBCE69" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1E0126" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A29182" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4915CA9C" w14:textId="39B327C5" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Franz Egger f. Josef </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Unterrainer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="54906680" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Marianne Edfelder f. Ulrich Edfelder z. 2. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF72C29" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Adambauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. f. Kathi Eisl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C40E53" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Adambauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. f. Leni Weidenspointner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B5140D" w14:textId="4EEDC774" w:rsidR="00C21839" w:rsidRDefault="00285904" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Schneiderfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. Weng f. Renate Gassner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CEF8CF" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2BFEFA" w14:textId="77D08B6D" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottes</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904" w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>feier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2602E33F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1704DAA9" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5E40C4" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E1BE99" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>26. 08. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mittwoch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der 21. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E0144A" w14:textId="6D54F7EC" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Senioren - Ausflug zur Aschinger Alm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAACF42" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E6D98E" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79154E52" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB4459D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC2425A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392B961A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE23CC0" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A64CF3" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE1E362" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D500DE" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD20548" w14:textId="77777777" w:rsidR="004A56B0" w:rsidRDefault="004A56B0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461E213C" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF4B807" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B536C6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2696E1B2" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2594E8CF" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0405D66F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137730FA" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>29. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enthauptung Johannes' des Täufers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9EB558" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CB4E01" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Mutter Monika Pils v. Fam. Pils</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099FD899" w14:textId="7A430CFE" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>f. Ehemann Helmut Bräu, Sohn Robert Bräu und verstorbene Verwandtschaft d. Fam Bräu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3885D6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF065FA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63783A1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242E184F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AC6D1B" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F633DFC" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082BA4E2" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA40FF1" w14:textId="77777777" w:rsidR="004A56B0" w:rsidRDefault="004A56B0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E89091" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641E4749" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E162C1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20742192" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F07B8F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0786DA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE177D6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3421775E" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66440F34" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54452113" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>30. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B12B848" w14:textId="400F928F" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1440">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>entfällt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18348EF4" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004912EA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>11:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Taufe Lea Stefanie Fuchs</w:t>
-[...1305 lines deleted...]
-    <w:sectPr w:rsidR="00614336">
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bergmesse an der Höllenbachalm im Rahmen des Pfarreiausflugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335CF697" w14:textId="66CA1F17" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839" w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Treffpunkt 8:15 h am oberen Parkplatz Pfarrkirche Ainring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106CD16E" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D"/>
+    <w:sectPr w:rsidR="00F9313D">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="074833AA" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+    <w:p w14:paraId="5BC376F7" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3297CEE3" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+    <w:p w14:paraId="47504576" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1470,126 +1364,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="268F3656" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
+  <w:p w14:paraId="75CB4D95" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CF2D268" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
+  <w:p w14:paraId="3B5B7903" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71F69459" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
+  <w:p w14:paraId="5842B053" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1374FC4E" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+    <w:p w14:paraId="671F3BC0" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EAAA1AD" w14:textId="77777777" w:rsidR="001A7019" w:rsidRDefault="001A7019">
+    <w:p w14:paraId="360F7911" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D00F586" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
+  <w:p w14:paraId="7004FE71" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="741A18DD" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
+  <w:p w14:paraId="098BEB43" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42B395DE" w14:textId="77777777" w:rsidR="00614336" w:rsidRDefault="00614336">
+  <w:p w14:paraId="4F85DAE3" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1706,118 +1600,117 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A7019"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FF0A30"/>
+    <w:rsidRoot w:val="00C21839"/>
+    <w:rsid w:val="000F1440"/>
+    <w:rsid w:val="00285904"/>
+    <w:rsid w:val="004126E2"/>
+    <w:rsid w:val="004A56B0"/>
+    <w:rsid w:val="005D5126"/>
+    <w:rsid w:val="009E061E"/>
+    <w:rsid w:val="00C21839"/>
+    <w:rsid w:val="00F9141A"/>
+    <w:rsid w:val="00F9313D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4F012DED"/>
+  <w14:docId w14:val="3D4C5DCE"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{5011DFE9-B9A5-4F7B-B5F8-B575750F79A3}"/>
+  <w15:docId w15:val="{3D2EE255-A1E9-4E4A-AD41-143B46CA8F09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2632,70 +2525,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>408</Words>
-  <Characters>2492</Characters>
+  <Words>310</Words>
+  <Characters>1956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2895</CharactersWithSpaces>
+  <CharactersWithSpaces>2262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>