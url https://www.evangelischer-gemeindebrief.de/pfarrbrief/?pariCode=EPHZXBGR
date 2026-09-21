--- v2 (2026-08-06)
+++ v3 (2026-09-21)
@@ -8,1339 +8,1392 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A62F37E" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+    <w:p w14:paraId="1EE0154C" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>15.08.2026 - 30.08.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1793B827" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+        <w:t>19.09.2026 - 27.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C0E3EE" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6123EEFB" w14:textId="388669C0" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+    <w:p w14:paraId="159DBBFC" w14:textId="1C0054C6" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>15. 08. Samstag</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>19. 09. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MARIÄ AUFNAHME IN DEN HIMMEL</w:t>
+        <w:t xml:space="preserve">Hl. Januarius, Bischof, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F416EF0" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>9:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Repaircafé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C49D676" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Trauung Krinke Tobias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>oo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Faninger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Annika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B54E92" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AFC6C4" w14:textId="2BB2B230" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Josef Geigl v. Ehefrau u. Kindern - Fam. Angela Brüderl f. Tante Walburga Hafner – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319431D9" w14:textId="285DA767" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>f. Freundin u. Arbeitskollegin Richarda Hahn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DAB53D" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26174124" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A2F64E" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA1957D" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14763BEB" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D492082" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20. 09. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">25. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1970EA6E" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3A93F497" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Egger/Brüderl f. Vater Stefan Egger - Maria Egger f. Pfarrer Horst Kress - Burgi Waldhutter f. Ehemann Georg Waldhutter - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Abfalterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Ottilie Kern - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Abfalterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Mutter Anna Gartner - Luise Edfelder f. Johann Altmutter - Kathi Futschik f. Kunigunde Strohmaier - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Buchreiterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Christa Götzinger - Fam. Abfalter f. Ehemann, Vater u. Opa Johann Abfalter z. Sterbetag - Georg Ufertinger f. Leonhard Enzinger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDE3137" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:45</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pfarrverbandswallfahrt auf dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rupertipilgerweg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v. Perach über Ainring, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bicheln</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6D8EC22D" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BC3508" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe (Pilgermesse der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rupertiwallfahrt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. verstorbene Kristine Wesper u. Hedwig Wesper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074B30FA" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Emilia Luna Aigner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BA6B3E" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374D2552" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC2CFBF" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6002FD50" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CAF974" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA29BB8" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>21. 09. Montag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HL. MATTHÄUS, Apostel u. Evangelist </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3CC4D2" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Einführung ins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>innere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Gebet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273C6E9B" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBAB46C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7DACC0" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6455C111" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC06071" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6557AA77" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>22. 09. Dienstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Mauritius u. Gef., Märtyrer u. hl. Emmeram, Bischof, Glaubensbote, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3392EF" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Unterrainer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> f. hl. Josef - Fam. Grete Huber f. Konrad Huber u. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Angehörige - Fam. Sandra Huber f. Siegfried Fritsch - Fam. Katharina Mahr f. Siegfried Fritsch - Georg u. Angelika Gruber f. Johann Altmutter - Agnes u. Stefan Mösenlechner f. Johann Altmutter - Rosalie Altmutter f. Ehemann Hans Altmutter - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dötzenfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Hans Altmutter - Fam. Siegfried Reichenberger f. Hans Altmutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5364BD" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2898D6C2" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23. 09. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Pio von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pietrelcina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Padre Pio), Ordenspriester </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7394BD" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1DDC59" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B4896F" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2387A29A" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1E860C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365CE8A8" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079AF2F7" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>24. 09. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Rupert und hl. Virgil, Bischöfe von Salzburg, Glaubensboten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E679CC9" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz f. d. Verstorbenen d. Pfarrei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F6A78E" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rupertimesse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Trachtenvereine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vom Gebiet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rupertiwinkel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B75AEAC" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A85B43D" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D915EA9" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEE6DAC" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F25B76C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C86D8F0" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>25. 09. Freitag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Nikolaus v. Flüe, Einsiedler </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3D4DAC" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>7:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D99B33" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Peter Edfelder f. Bruder Josef Edfelder - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kohlstatterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Kramer Sepp - Kohlstatterfam. f. Arme Seelen - Hausner Geschwister f. Walburga Hafner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0DB784" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A7EBDA" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7C09A3" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A912B57" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F04534" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3523B398" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>26. 09. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sel. Kaspar Stanggassinger u. hl. Kosmas und hl. Damian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FF69EE" w14:textId="2ED53243" w:rsidR="00592752" w:rsidRDefault="00AC7AF4" w:rsidP="00592752">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00592752">
+        <w:t xml:space="preserve">11:00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00592752">
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00592752">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00592752" w:rsidRPr="00592752">
+        <w:t>Hl. Messe (lateinische Messe - alter Ritus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AD8D4F" w14:textId="548B59C3" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E12E74A" w14:textId="449395A8" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51CE0" w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4596AD58" w14:textId="08615BC3" w:rsidR="00B51CE0" w:rsidRDefault="00B51CE0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A9F723" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FC43D2" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C83514C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270EC866" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEA25C3" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163FE8B0" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>27. 09. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. SONNTAG IM JAHRESKREIS - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CARITAS-Herbstsammlung (Kirchenkollekte)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCE6382" w14:textId="63ED0729" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>8:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Thundorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00285904">
-[...4 lines deleted...]
-        <w:t>Festgottesdienst m. Kräutersegnung (</w:t>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe Erntedank -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Georg Waldhutter f. Anna Berger - Fam. Anton Maier f. Johann Altmutter - Anna Weidenspointner f. Johann Altmutter - Fam. Hans Zollhauser f. Johann Altmutter</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F1489">
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t>Fam.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t xml:space="preserve"> Kriechbaumer f. Susanne Kriechbaumer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CC3537" w14:textId="08D50AE9" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>anschl. Pfarrfest</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51CE0" w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3556671F" w14:textId="4DEA07F7" w:rsidR="00B51CE0" w:rsidRDefault="00B51CE0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222FAA92" w14:textId="332D178B" w:rsidR="00477A29" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bäckerfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ainring f. Eltern u. Großeltern Berta u. Stefan z. Geburtstag - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bäckerfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ainring f. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Verwandtschaft</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00285904">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">  -</w:t>
+      <w:r w:rsidR="009F1489">
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t>f.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00285904">
-[...1169 lines deleted...]
-    <w:sectPr w:rsidR="00F9313D">
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t xml:space="preserve"> Therese Eschlberger z. 100. Geburtstag v. den Kindern</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00477A29">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BC376F7" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="11582731" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47504576" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="367ED96A" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1364,126 +1417,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75CB4D95" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="3C4FCD5B" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B5B7903" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="1985123F" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5842B053" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="65854ECF" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="671F3BC0" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="49796378" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="360F7911" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="31F8EB28" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7004FE71" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="33ECB229" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="098BEB43" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="155B4218" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F85DAE3" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="74FD4C85" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1628,89 +1681,92 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C21839"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F9313D"/>
+    <w:rsidRoot w:val="00AC7AF4"/>
+    <w:rsid w:val="00477A29"/>
+    <w:rsid w:val="00592752"/>
+    <w:rsid w:val="00617590"/>
+    <w:rsid w:val="009F1489"/>
+    <w:rsid w:val="00AC7AF4"/>
+    <w:rsid w:val="00B51CE0"/>
+    <w:rsid w:val="00BA7B82"/>
+    <w:rsid w:val="00BC4668"/>
+    <w:rsid w:val="00C96AA3"/>
+    <w:rsid w:val="00DE56AF"/>
+    <w:rsid w:val="00E71515"/>
+    <w:rsid w:val="00F104B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D4C5DCE"/>
+  <w14:docId w14:val="0C109E15"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{3D2EE255-A1E9-4E4A-AD41-143B46CA8F09}"/>
+  <w15:docId w15:val="{1A23D216-403E-4662-A62C-7694CDFB2B8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2525,69 +2581,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>310</Words>
-  <Characters>1956</Characters>
+  <Words>469</Words>
+  <Characters>2957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2262</CharactersWithSpaces>
+  <CharactersWithSpaces>3420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>