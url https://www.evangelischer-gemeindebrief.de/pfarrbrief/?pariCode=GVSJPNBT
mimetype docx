--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -8,1527 +8,1071 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FC03017" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565">
+    <w:p w14:paraId="3AA57A21" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk231891489"/>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>02.05.2026 - 10.05.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3245C285" w14:textId="77777777" w:rsidR="000C4A46" w:rsidRDefault="000C4A46">
+        <w:t>20.06.2026 - 28.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F3F9D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B01BC7E" w14:textId="1C959A1B" w:rsidR="00A57565" w:rsidRDefault="00A57565">
+    <w:p w14:paraId="23E41C5D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>02. 05. Samstag</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794B07DF" w14:textId="1C7F9B23" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20. 06. Samstag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Athanasius, Bischof, Kirchenlehrer und hl. Sigismund, König, Märtyrer </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3CA91B52" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565" w:rsidP="00D339F9">
+        <w:t xml:space="preserve">Samstag der 11. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E79E594" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>7:25</w:t>
+        <w:t>9:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Repaircafé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35694A70" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E89E1D8" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565" w:rsidP="00D339F9">
+    <w:p w14:paraId="23598534" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>8:00</w:t>
+        <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000C4A46">
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Marienmesse - </w:t>
-[...94 lines deleted...]
-        <w:t>Hl. Messe -</w:t>
+        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf) -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Opferstock f. Arme Seelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0829C70C" w14:textId="77777777" w:rsidR="000C4A46" w:rsidRDefault="000C4A46">
-[...19 lines deleted...]
-    <w:p w14:paraId="02334517" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565">
+    <w:p w14:paraId="731839A4" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D18D8F" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22468D93" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FEA1F0" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C646906" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD19407" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C57DF8D" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>03. 05. Sonntag</w:t>
+        <w:t>21. 06. Sonntag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. SONNTAG DER OSTERZEIT </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03EE473F" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565" w:rsidP="00D339F9">
+        <w:t xml:space="preserve">12. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1227FEE4" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>8:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Thundorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D339F9">
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Messe m. dem St. Petersburger </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D339F9">
+        <w:t xml:space="preserve">Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vokalensemble  -</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D339F9">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>f. Hl. Josef - f. verstorb. Tante Helene Weidenspointner v. Nichten u. Neffen Johann, Anna, Irmgard u. Herbert - f. Onkel u. Tante Andreas u. Marianne Weidenspointner v. Herbert u. Hildegard Weidenspointner - Katharina Futschik f. Arme Seelen - Fam. Andreas Waldhutter f. Stefan Lamminger - Fam. Andreas Waldhutter f. Albert u. Rosina Waldhutter - Fam. Andreas Waldhutter f. Max u. Elisabeth Eisl - Fam. Andreas Waldhutter f. verstorb. Geschwister - Fam. Egger/Brüderl f. Maria Egger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236A1C10" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D339F9">
+        <w:t xml:space="preserve">Hl. Messe (Fair-Trade-Rosenverkauf) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C3643C" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wortgottesfeier (Fair-Trade-Rosenverkauf) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Fam. Greß f. Rupert Greß z. 2. Todestag - z. Sterbeandenken f. Ehemann, Vater u. Opa Gebhard Helminger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AFDCAD" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590F19DB" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7FC49C" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB58B0E" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CDF7E5" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E6AF9B" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE92425" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>anschl. Friedenskonzert</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D339F9">
+        <w:t>22. 06. Montag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Paulinus von Nola, hl. John Fisher, hl. Thomas Morus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1C6AD2" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Einführung ins innere Gebet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1CFDF5" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF9D886" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A9FB8A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E50605" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B22E6C" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010DCD43" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663AC9C9" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23. 06. Dienstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dienstag der 12. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785C1981" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRPr="006C3B1E" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D339F9">
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A372C6" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A28CB2" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6F0D4B" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004B62E0" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>24. 06. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GEBURT DES HL. JOHANNES DES TÄUFERS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671CEC56" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA38B97" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe m. musik. Gestaltung -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-      </w:r>
-[...28 lines deleted...]
-    <w:p w14:paraId="672FDEBB" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565" w:rsidP="00D339F9">
+        <w:t>f. Hans Poschner z. 10. Sterbetag von seiner Familie - f. Ehemann, Vater u. Opa Peter Poschner z. 2. Sterbetag - f. Eltern Janina u. Johann Poschner z. Namenstag - f. Onkel Paul Poschner, Schwägerin Gerti Poschner u. Neffen Bernhard Höglauer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6486DE98" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DBA329" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D09E77" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB20D6A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131F5A57" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2EFABF" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>25. 06. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donnerstag der 12. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21563187" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz f. d. Verstorbenen d. Pfarrei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B6CE1B" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>f. Martin Reiter v. Fam. Lindner - Fam. Kriechbaumer f. verstorb. Angehörige - Georg Ufertinger f. d. Armen Seelen - Georg Ufertinger f. Konrad Kern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3905CE07" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759C1B0E" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14172F59" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696B54F8" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7532D6" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0D8EEB" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>26. 06. Freitag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freitag der 12. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35308E30" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>7:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB967D" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Johann Suhrer f. Hildegard Suhrer u. Christine Höllbacher - f. Christl Suhrer v. Resi Poschner - Messnerbauernfam. f. Christl Suhrer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77590516" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>14:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Trauung Ulrich Schmid oo Bettina Bliem und Taufe Kilian Bliem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0300CC" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCA16C1" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3E1D9A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E3971A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748BB19B" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D25085E" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>27. 06. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Hemma v. Gurk und hl. Cyrill v. Alexandrien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BEBCDE" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>16:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Bicheln </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Paulina Raab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30604566" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78532F19" w14:textId="574D1C3A" w:rsidR="00CA575F" w:rsidRPr="006C3B1E" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3B1E" w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E12B24" w14:textId="636754A7" w:rsidR="00812B72" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F3BDF" w:rsidRPr="005F3BDF">
+        <w:t>Fam. Christian Hogger f. beids. verstorb. Eltern u. Geschwister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C444371" w14:textId="77777777" w:rsidR="00812B72" w:rsidRDefault="00812B72">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A34FEDC" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45ED0618" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E9623D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A42BDA5" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>28. 06. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D721FDB" w14:textId="3E068DED" w:rsidR="00CA575F" w:rsidRPr="006C3B1E" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C3B1E" w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3D083F" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Feldgottesdienst beim Waldfest in Bach -</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D339F9">
+        <w:br/>
+        <w:t>Winklersepplfam. zum Sterbeged. f. Josef Öttl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ABBD50" w14:textId="0C707206" w:rsidR="00A55344" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fam. Schlosser f. Mechtild Schlosser z. 2. Sterbetag</w:t>
-[...1094 lines deleted...]
-    <w:sectPr w:rsidR="00F549FE">
+        <w:t>f. Mama u. Oma Ruth Dusch z. Sterbeged.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A55344" w:rsidSect="006C3B1E">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C98A64" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565">
+    <w:p w14:paraId="4CD9F376" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4544E722" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565">
+    <w:p w14:paraId="09A2C82E" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1552,126 +1096,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="798A2133" w14:textId="77777777" w:rsidR="00F549FE" w:rsidRDefault="00F549FE">
+  <w:p w14:paraId="0B747B7D" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09FC473C" w14:textId="77777777" w:rsidR="00F549FE" w:rsidRDefault="00F549FE">
+  <w:p w14:paraId="60E119C5" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="390508C4" w14:textId="77777777" w:rsidR="00F549FE" w:rsidRDefault="00F549FE">
+  <w:p w14:paraId="650FAE4C" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="232A4D93" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565">
+    <w:p w14:paraId="7F480C5B" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C31E579" w14:textId="77777777" w:rsidR="00A57565" w:rsidRDefault="00A57565">
+    <w:p w14:paraId="7C078339" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="377C77B4" w14:textId="77777777" w:rsidR="00F549FE" w:rsidRDefault="00F549FE">
+  <w:p w14:paraId="50D19C41" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E098F67" w14:textId="77777777" w:rsidR="00F549FE" w:rsidRDefault="00F549FE">
+  <w:p w14:paraId="672E9748" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3ABA7B3B" w14:textId="77777777" w:rsidR="00F549FE" w:rsidRDefault="00F549FE">
+  <w:p w14:paraId="2A71FF7E" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1786,116 +1330,118 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A57565"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F549FE"/>
+    <w:rsidRoot w:val="00CA575F"/>
+    <w:rsid w:val="001766C0"/>
+    <w:rsid w:val="005F3BDF"/>
+    <w:rsid w:val="00635335"/>
+    <w:rsid w:val="006C3B1E"/>
+    <w:rsid w:val="00812B72"/>
+    <w:rsid w:val="00A55344"/>
+    <w:rsid w:val="00BD6574"/>
+    <w:rsid w:val="00CA575F"/>
+    <w:rsid w:val="00D04B48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E9216A7"/>
+  <w14:docId w14:val="77654B79"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{47C64DF0-F143-4E27-B977-9359DF5CC573}"/>
+  <w15:docId w15:val="{6F68D868-F4B2-4FDE-9DB5-84F56344E9EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2710,69 +2256,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>510</Words>
-  <Characters>3061</Characters>
+  <Words>417</Words>
+  <Characters>2433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3564</CharactersWithSpaces>
+  <CharactersWithSpaces>2845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>