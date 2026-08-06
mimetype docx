--- v1 (2026-06-20)
+++ v2 (2026-08-06)
@@ -8,1071 +8,1339 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3AA57A21" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="1A62F37E" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk231891489"/>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>20.06.2026 - 28.06.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="666F3F9D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+        <w:t>15.08.2026 - 30.08.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1793B827" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23E41C5D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E" w:rsidP="006C3B1E">
+    <w:p w14:paraId="6123EEFB" w14:textId="388669C0" w:rsidR="00C21839" w:rsidRDefault="00C21839">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
-        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="794B07DF" w14:textId="1C7F9B23" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+        <w:t>15. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MARIÄ AUFNAHME IN DEN HIMMEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A93F497" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Festgottesdienst m. Kräutersegnung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> freiwillige Spende für die Instandsetzung der Kirchen Thundorf und Straß)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE5A61A" w14:textId="6F1B41A9" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patroziniums</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Festgottesdienst mit Kräutersegnung - (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - freiwillige Spende) - </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nagelmeisterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Tante Elisabeth Hager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21164B71" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">Fam. Diana Datz f. Eltern Lotte Herrmann z. Geb.-Tag und Lois Herrmann z. 100. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Geb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">-Tag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B23CA" w14:textId="694475FE" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">Fam. Peter Datz f. Adi und Hilde Dusch z. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Sterbeged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0138DB8C" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Schützenjahrtag, Gottesdienst mit evang. Pfarrer Buckel u. Kräutersegnung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - freiwillige Spende zu Gunsten Renovierung Altarbild)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFDB896" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046F6BEE" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417A80DB" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4B3131" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>20. 06. Samstag</w:t>
+        <w:t>16. 08. Sonntag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samstag der 11. Woche im Jahreskreis </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E79E594" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+        <w:t xml:space="preserve">20. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D2F2C0" w14:textId="6EB45DE6" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>9:30</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="35694A70" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Stiftungsmesse f. Therese Waldhutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AB32DE" w14:textId="43622919" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Elisabeth Weidenspointner f. Mutter Kathi Eisl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC50C7A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feldgottesdienst beim Bierzelt - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>f. Hans Winkler z. 2. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACB3CA6" w14:textId="1498055F" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>f. Ehemann Erhard Killer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E28985" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451ACCF3" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B368AC1" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F73A550" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56221C1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC2654B" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>22. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maria Königin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB4CE01" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23598534" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+    <w:p w14:paraId="782C2673" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006C3B1E">
-[...4 lines deleted...]
-        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf) -</w:t>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Mutter Julie Wimmer z. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094FDB73" w14:textId="64571735" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Rosa Wimmer f. Heinz Utzmeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB9BB91" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BBCE69" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1E0126" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A29182" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4915CA9C" w14:textId="39B327C5" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Franz Egger f. Josef </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Unterrainer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="54906680" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Marianne Edfelder f. Ulrich Edfelder z. 2. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF72C29" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Adambauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. f. Kathi Eisl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C40E53" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Adambauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. f. Leni Weidenspointner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B5140D" w14:textId="4EEDC774" w:rsidR="00C21839" w:rsidRDefault="00285904" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Schneiderfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. Weng f. Renate Gassner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CEF8CF" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2BFEFA" w14:textId="77D08B6D" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottes</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904" w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>feier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2602E33F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1704DAA9" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5E40C4" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E1BE99" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>26. 08. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mittwoch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der 21. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E0144A" w14:textId="6D54F7EC" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Senioren - Ausflug zur Aschinger Alm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAACF42" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E6D98E" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79154E52" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB4459D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC2425A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392B961A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE23CC0" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A64CF3" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE1E362" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D500DE" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD20548" w14:textId="77777777" w:rsidR="004A56B0" w:rsidRDefault="004A56B0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461E213C" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF4B807" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B536C6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2696E1B2" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2594E8CF" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0405D66F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137730FA" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>29. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enthauptung Johannes' des Täufers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9EB558" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CB4E01" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Mutter Monika Pils v. Fam. Pils</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099FD899" w14:textId="7A430CFE" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>f. Ehemann Helmut Bräu, Sohn Robert Bräu und verstorbene Verwandtschaft d. Fam Bräu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3885D6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF065FA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63783A1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242E184F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AC6D1B" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F633DFC" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082BA4E2" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA40FF1" w14:textId="77777777" w:rsidR="004A56B0" w:rsidRDefault="004A56B0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E89091" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641E4749" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E162C1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20742192" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F07B8F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0786DA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE177D6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3421775E" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66440F34" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54452113" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>30. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B12B848" w14:textId="400F928F" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1440">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>entfällt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18348EF4" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Opferstock f. Arme Seelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731839A4" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
-[...51 lines deleted...]
-    <w:p w14:paraId="1227FEE4" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+    <w:p w14:paraId="004912EA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
-      </w:pPr>
-[...70 lines deleted...]
-        <w:t>10:00</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>11:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006C3B1E">
-[...735 lines deleted...]
-    <w:sectPr w:rsidR="00A55344" w:rsidSect="006C3B1E">
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bergmesse an der Höllenbachalm im Rahmen des Pfarreiausflugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335CF697" w14:textId="66CA1F17" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839" w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Treffpunkt 8:15 h am oberen Parkplatz Pfarrkirche Ainring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106CD16E" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D"/>
+    <w:sectPr w:rsidR="00F9313D">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CD9F376" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="5BC376F7" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09A2C82E" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="47504576" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1096,126 +1364,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B747B7D" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="75CB4D95" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60E119C5" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="3B5B7903" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="650FAE4C" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="5842B053" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F480C5B" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="671F3BC0" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C078339" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="360F7911" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50D19C41" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="7004FE71" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="672E9748" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="098BEB43" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A71FF7E" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="4F85DAE3" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1330,118 +1598,119 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA575F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D04B48"/>
+    <w:rsidRoot w:val="00C21839"/>
+    <w:rsid w:val="000F1440"/>
+    <w:rsid w:val="00285904"/>
+    <w:rsid w:val="004126E2"/>
+    <w:rsid w:val="004A56B0"/>
+    <w:rsid w:val="005D5126"/>
+    <w:rsid w:val="009E061E"/>
+    <w:rsid w:val="00C21839"/>
+    <w:rsid w:val="00F9141A"/>
+    <w:rsid w:val="00F9313D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="77654B79"/>
+  <w14:docId w14:val="3D4C5DCE"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{6F68D868-F4B2-4FDE-9DB5-84F56344E9EC}"/>
+  <w15:docId w15:val="{3D2EE255-A1E9-4E4A-AD41-143B46CA8F09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2256,70 +2525,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>417</Words>
-  <Characters>2433</Characters>
+  <Words>310</Words>
+  <Characters>1956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2845</CharactersWithSpaces>
+  <CharactersWithSpaces>2262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>