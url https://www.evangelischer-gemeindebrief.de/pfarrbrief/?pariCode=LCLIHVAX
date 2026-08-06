--- v0 (2026-06-19)
+++ v1 (2026-08-06)
@@ -41,5312 +41,3725 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="516CCB05" w14:textId="77777777" w:rsidR="00577E64" w:rsidRPr="000D7D66" w:rsidRDefault="00577E64" w:rsidP="000D7D66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sectPr w:rsidR="00577E64" w:rsidRPr="000D7D66" w:rsidSect="00447806">
           <w:headerReference w:type="default" r:id="rId6"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2694" w:right="1134" w:bottom="1134" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A81773" w14:textId="031B4C99" w:rsidR="007145F0" w:rsidRDefault="00ED54FF" w:rsidP="00FA33AA">
+    <w:p w14:paraId="35A81773" w14:textId="21E34D91" w:rsidR="007145F0" w:rsidRDefault="00D72A5D" w:rsidP="00FA33AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Juni</w:t>
+        <w:t>August</w:t>
       </w:r>
       <w:r w:rsidR="00406261">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC281A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552FC57F" w14:textId="77777777" w:rsidR="00555B50" w:rsidRDefault="00555B50" w:rsidP="00FA33AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B7CF8F" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
-[...369 lines deleted...]
-    <w:p w14:paraId="1D5558B1" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+    <w:p w14:paraId="5E6C9CDE" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>07.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>02.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>10. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="405EFFE8" w14:textId="77777777" w:rsidR="00624CBC" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t>18. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CAD0EF" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...5 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...143 lines deleted...]
-    <w:p w14:paraId="565E110A" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+    </w:p>
+    <w:p w14:paraId="0ABE23F7" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Di.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>09.06.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="71C0A0D8" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t>07.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B76649E" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E7741C" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+    <w:p w14:paraId="47FEC97B" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5E108B" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+    <w:p w14:paraId="1484437C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Fr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>12.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>09.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Heiligstes Herz Jesu</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02AD6B15" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t>19. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311DB0AF" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">† Familie Meißner und Angehörige </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41CBEE80" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t xml:space="preserve">† Hans Batari  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0FEBBC" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>So.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>14.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>15.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>11. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4789762C" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t>Mariä Aufnahme in den Himmel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD3740D" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Mariä Himmelfahrt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76236AA9" w14:textId="011F0CAE" w:rsidR="00AA2CCB" w:rsidRPr="00ED54FF" w:rsidRDefault="00AA2CCB" w:rsidP="00ED54FF">
-[...517 lines deleted...]
-    <w:p w14:paraId="15F02BF3" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+    <w:p w14:paraId="2717C7A7" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>21.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>16.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>12. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39D2BB8E" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t>20. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56531C98" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063D9F2A" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+    <w:p w14:paraId="4D7CE5A2" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>21.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B825FB4" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639E4CC9" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF4B766" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>28.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>23.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>13. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="050FB021" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t>21. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292CB1FA" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...10 lines deleted...]
-    <w:p w14:paraId="6DDC412D" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">† Angehörige Familien Moor und Ruder  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B48934" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Di.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>30.06.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="35BD449F" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+        <w:t>28.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5300715F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FE698B" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
+    <w:p w14:paraId="530A2F6A" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED54FF">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1323D4E9" w14:textId="77777777" w:rsidR="00ED54FF" w:rsidRPr="00ED54FF" w:rsidRDefault="00ED54FF" w:rsidP="00ED54FF">
-[...789 lines deleted...]
-    <w:p w14:paraId="2CE00D72" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="48C9D08C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Do.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>04.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+        <w:t>30.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Hochfest des Leibes und Blutes Christi - Fronleichnam</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A70A389" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>22. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7928CEAA" w14:textId="015258F0" w:rsidR="00E65AE4" w:rsidRPr="00E65AE4" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65AE4" w:rsidRPr="00E65AE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3E7F6F" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="2D8D57D5" w14:textId="77777777" w:rsidR="00E65AE4" w:rsidRPr="00E65AE4" w:rsidRDefault="00E65AE4" w:rsidP="00E65AE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="7EAB95CB" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395E5F23" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="179E9019" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3869694B" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A8737D" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4022E04E" w14:textId="48BD9472" w:rsidR="009C21DD" w:rsidRDefault="00427314" w:rsidP="00E3170D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3170D" w:rsidRPr="00FF4B83">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ottesdienste in Cadolzburg, Langenzenn und Wilhermsdorf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0394E275" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Sa.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>06.06.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="390AD298" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>01.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C0608C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">17:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vorabendmesse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3DDDF1" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="4C449D9F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>07.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+        <w:t>02.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>10. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="337866C1" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>18. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5FB088" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0ACBDD" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="15044519" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123B9748" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="5FDB94F1" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13276F43" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="05EDB89F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Di.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>09.06.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6AE42977" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>04.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD061CA" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E17A90D" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="5444346F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Sa.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>13.06.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7CBD2412" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>08.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579C6D0D" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">17:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vorabendmesse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1DCA42" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="271066B0" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>14.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+        <w:t>09.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>11. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34E552C5" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>19. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B40350C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5CA50EBB" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293FCF4C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4332FA7E" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="10006A75" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C09675" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="7B00C7CB" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Di.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>16.06.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1858C273" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>11.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FDA6E9" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2028753E" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
-[...106 lines deleted...]
-    <w:p w14:paraId="23C55C6B" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="08F935B4" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>So.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>21.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+        <w:t>15.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>12. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6577324F" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>Mariä Aufnahme in den Himmel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8DF3EF" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...325 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">17:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vorabendmesse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...30 lines deleted...]
-    <w:p w14:paraId="5ECECAA1" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    </w:p>
+    <w:p w14:paraId="6FD404D8" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>28.06.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+        <w:t>16.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>13. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E405F40" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>20. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CAB753" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4692EF25" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="02E7B184" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DED3091" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="0D91B793" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6CE126" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRPr="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="2A3C32BC" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Di.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>30.06.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6F064AAA" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+        <w:t>18.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627326D8" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E74F95">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74F95">
+      <w:r w:rsidRPr="00D72A5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A004BE6" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+    <w:p w14:paraId="76A6106C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>22.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD0E4E9" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5787A8E3" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E74F95">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EAAB36" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>23.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>21. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B73E64" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E13AE7" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9D68B7" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C70DAF" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>25.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F64C28E" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5788D126" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>29.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CC798B" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5FA20F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>30.08.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>22. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D90E1D" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBSoOrt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ökumenischer Gottesdienst am Marktplatz Cadolzburg: „Wir sind da </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FF4141" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72A5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507748D5" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EDD216" w14:textId="77777777" w:rsidR="00BD06B8" w:rsidRDefault="00BD06B8" w:rsidP="00E3170D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="747E6BDE" w14:textId="77298DE6" w:rsidR="00523038" w:rsidRDefault="00523038" w:rsidP="009C21DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B7C9B8" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="009C21DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15EFCD88" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="009C21DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ADE38DB" w14:textId="77777777" w:rsidR="00E3170D" w:rsidRPr="00077DDB" w:rsidRDefault="00E3170D" w:rsidP="00E3170D">
       <w:pPr>
         <w:pStyle w:val="UhrzeitGottesdienst"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00077DDB">
-        <w:t>ermine Heilig Geist</w:t>
+        <w:t xml:space="preserve">ermine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00077DDB">
+        <w:t>Heilig</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00077DDB">
+        <w:t xml:space="preserve"> Geist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A382DF5" w14:textId="77777777" w:rsidR="00E3170D" w:rsidRDefault="00E3170D" w:rsidP="00E3170D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AE78873" w14:textId="51B55169" w:rsidR="00C8187C" w:rsidRDefault="006525BC" w:rsidP="00C8187C">
+    <w:p w14:paraId="78EE8B7E" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...101 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DE16C6" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRPr="008A3B9A" w:rsidRDefault="00A860FD" w:rsidP="00A860FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A52383D" w14:textId="097C2882" w:rsidR="00E55168" w:rsidRDefault="00E55168" w:rsidP="00C8187C">
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F75A7FB" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="52FE7826" w14:textId="77777777" w:rsidR="008C12FC" w:rsidRDefault="008C12FC" w:rsidP="00C8187C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6555D3B7" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4BB5F2E5" w14:textId="7EC3E04D" w:rsidR="00B07DCF" w:rsidRPr="00B07DCF" w:rsidRDefault="00B07DCF" w:rsidP="00B07DCF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CB94F6" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...23 lines deleted...]
-    <w:p w14:paraId="58B97C66" w14:textId="77777777" w:rsidR="00B07DCF" w:rsidRPr="00E55168" w:rsidRDefault="00B07DCF" w:rsidP="00B07DCF">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65322614" w14:textId="77777777" w:rsidR="00D02832" w:rsidRDefault="00D02832" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="5FAF80C3" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nach Gößweinstein „Zur Heiligsten Dreifaltigkeit“ und </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42DF777E" w14:textId="101D8D11" w:rsidR="008C12FC" w:rsidRPr="00E55168" w:rsidRDefault="00B07DCF" w:rsidP="00B07DCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8E7F08" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="4914F419" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nach Schammelsdorf „Maria von der Immerwährenden Hilfe“</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1BFCCD" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="22E3AA9D" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(siehe Aushang) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53D92A8A" w14:textId="77777777" w:rsidR="00B07DCF" w:rsidRPr="00E55168" w:rsidRDefault="00B07DCF" w:rsidP="00B07DCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75ED9824" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="524AFFB2" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fahrpreis 15 € (Kinder bis 14 Jahre frei)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D41E0AD" w14:textId="77777777" w:rsidR="00B07DCF" w:rsidRPr="00E55168" w:rsidRDefault="00B07DCF" w:rsidP="00B07DCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1448573C" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="68FB02F4" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Verbindliche Anmeldung bitte bis 19.06.2026 im Pfarrbüro Heilig Geist Veitsbronn</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73551FF1" w14:textId="77777777" w:rsidR="00B07DCF" w:rsidRPr="00E55168" w:rsidRDefault="00B07DCF" w:rsidP="00B07DCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA225BF" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="681F7C6A" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Telefon 0911 9515 1196 60</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23B74B40" w14:textId="77777777" w:rsidR="00B07DCF" w:rsidRPr="00E55168" w:rsidRDefault="00B07DCF" w:rsidP="00B07DCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B6554" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="7B0E24B4" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Gerne auch per Mail an ssb.fuerth-land@erzbistum-bamberg.de</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60B8F1D6" w14:textId="6730446F" w:rsidR="001E4B0E" w:rsidRDefault="00B07DCF" w:rsidP="00E55168">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A6A21B" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E55168">
+    </w:p>
+    <w:p w14:paraId="4EECB285" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>mit dem Betreff: Wallfahrt Veitsbronn</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43B1301C" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589FA928" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65322614" w14:textId="77777777" w:rsidR="00D02832" w:rsidRDefault="00D02832" w:rsidP="00E55168">
+    <w:p w14:paraId="4D0C8A2D" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FAF80C3" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="13F7BB68" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E8E7F08" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="50132875" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4914F419" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="567DDE65" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D1BFCCD" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="53C5E119" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E3AA9D" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="24DD1DEA" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0E24B4" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="187A65C6" w14:textId="77777777" w:rsidR="00786A76" w:rsidRDefault="00786A76" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50132875" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="00E55168">
-[...43 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3222786F" w14:textId="77777777" w:rsidR="00E304C4" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pfarrbüro Heilig Geist– Friedrichstr. 6 – 90587 Veitsbronn</w:t>
+        <w:t xml:space="preserve">Pfarrbüro </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Heilig</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geist– Friedrichstr. 6 – 90587 Veitsbronn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69311634" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel.: 0911 9515 1196 60 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29896715" w14:textId="51D16589" w:rsidR="00E304C4" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -5440,54 +3853,55 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="34DDE47A" w14:textId="77777777" w:rsidR="00A52926" w:rsidRDefault="00A52926" w:rsidP="00E23182">
       <w:r>
         <w:separator/>
       </w:r>
@@ -5610,56 +4024,56 @@
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BA8D5EC" w14:textId="77777777" w:rsidR="00E23182" w:rsidRDefault="00E23182" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2723A427" w14:textId="77777777" w:rsidR="0004680D" w:rsidRDefault="0004680D" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1D5D2D0F" w14:textId="77777777" w:rsidR="0004680D" w:rsidRPr="00E23182" w:rsidRDefault="0004680D" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="387073"/>
+    <o:shapedefaults v:ext="edit" spidmax="393217"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A52926"/>
     <w:rsid w:val="0000427B"/>
     <w:rsid w:val="00006715"/>
     <w:rsid w:val="00007F2C"/>
     <w:rsid w:val="0001193C"/>
     <w:rsid w:val="00015556"/>
     <w:rsid w:val="0002151A"/>
@@ -5696,233 +4110,240 @@
     <w:rsid w:val="000D0CCD"/>
     <w:rsid w:val="000D16FD"/>
     <w:rsid w:val="000D40AB"/>
     <w:rsid w:val="000D4FD1"/>
     <w:rsid w:val="000D7D66"/>
     <w:rsid w:val="000E01B6"/>
     <w:rsid w:val="000E081E"/>
     <w:rsid w:val="000E7DDE"/>
     <w:rsid w:val="000E7F30"/>
     <w:rsid w:val="000F3553"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001029BB"/>
     <w:rsid w:val="001044FA"/>
     <w:rsid w:val="00105D7F"/>
     <w:rsid w:val="001060EE"/>
     <w:rsid w:val="00106CC5"/>
     <w:rsid w:val="00115E6A"/>
     <w:rsid w:val="0012385E"/>
     <w:rsid w:val="00123C13"/>
     <w:rsid w:val="00123D23"/>
     <w:rsid w:val="00124F86"/>
     <w:rsid w:val="00125450"/>
     <w:rsid w:val="00126538"/>
     <w:rsid w:val="001274AE"/>
     <w:rsid w:val="00133802"/>
+    <w:rsid w:val="00133D75"/>
     <w:rsid w:val="00135C83"/>
     <w:rsid w:val="00136619"/>
     <w:rsid w:val="00142FFA"/>
     <w:rsid w:val="001473F2"/>
     <w:rsid w:val="001514EA"/>
     <w:rsid w:val="00152B50"/>
+    <w:rsid w:val="00154209"/>
     <w:rsid w:val="00166946"/>
     <w:rsid w:val="00167EB3"/>
     <w:rsid w:val="0017423E"/>
     <w:rsid w:val="00174E71"/>
     <w:rsid w:val="0018711E"/>
     <w:rsid w:val="00187413"/>
     <w:rsid w:val="0019404A"/>
     <w:rsid w:val="001A393C"/>
     <w:rsid w:val="001B1B5C"/>
     <w:rsid w:val="001B2A48"/>
     <w:rsid w:val="001B4631"/>
     <w:rsid w:val="001B756E"/>
     <w:rsid w:val="001C2E81"/>
     <w:rsid w:val="001D3C43"/>
     <w:rsid w:val="001D64E7"/>
     <w:rsid w:val="001E0282"/>
     <w:rsid w:val="001E31B5"/>
     <w:rsid w:val="001E4B0E"/>
     <w:rsid w:val="001E5E70"/>
     <w:rsid w:val="001F1419"/>
     <w:rsid w:val="001F3653"/>
     <w:rsid w:val="001F3E24"/>
     <w:rsid w:val="001F5FF5"/>
     <w:rsid w:val="001F6645"/>
     <w:rsid w:val="001F7AD4"/>
     <w:rsid w:val="00202779"/>
     <w:rsid w:val="00203AE9"/>
     <w:rsid w:val="00203B9C"/>
     <w:rsid w:val="00204F85"/>
     <w:rsid w:val="00210161"/>
     <w:rsid w:val="00210515"/>
     <w:rsid w:val="00213582"/>
     <w:rsid w:val="002206DE"/>
     <w:rsid w:val="00226D38"/>
     <w:rsid w:val="00235285"/>
+    <w:rsid w:val="002366F5"/>
     <w:rsid w:val="00236E95"/>
     <w:rsid w:val="00245167"/>
     <w:rsid w:val="00246349"/>
     <w:rsid w:val="00247871"/>
     <w:rsid w:val="00252D8E"/>
     <w:rsid w:val="00256F15"/>
     <w:rsid w:val="00263E86"/>
     <w:rsid w:val="00265B55"/>
     <w:rsid w:val="002804B1"/>
     <w:rsid w:val="002856FC"/>
     <w:rsid w:val="00285C6C"/>
     <w:rsid w:val="002867B0"/>
     <w:rsid w:val="0029118E"/>
+    <w:rsid w:val="00294DEE"/>
     <w:rsid w:val="002A0642"/>
     <w:rsid w:val="002A20C2"/>
     <w:rsid w:val="002A4B7E"/>
     <w:rsid w:val="002A61A4"/>
     <w:rsid w:val="002B0A8B"/>
     <w:rsid w:val="002B6139"/>
     <w:rsid w:val="002B7395"/>
     <w:rsid w:val="002B7D04"/>
     <w:rsid w:val="002C10A5"/>
     <w:rsid w:val="002C2743"/>
     <w:rsid w:val="002C4117"/>
     <w:rsid w:val="002D5A69"/>
     <w:rsid w:val="002D5EB1"/>
     <w:rsid w:val="002E0468"/>
     <w:rsid w:val="002E16D7"/>
     <w:rsid w:val="002E753C"/>
     <w:rsid w:val="002F3B07"/>
     <w:rsid w:val="002F4287"/>
     <w:rsid w:val="002F73A6"/>
     <w:rsid w:val="002F776C"/>
     <w:rsid w:val="00301F1A"/>
     <w:rsid w:val="00304266"/>
     <w:rsid w:val="00306913"/>
     <w:rsid w:val="00311A35"/>
     <w:rsid w:val="0031504B"/>
     <w:rsid w:val="00320AA5"/>
     <w:rsid w:val="00320B46"/>
     <w:rsid w:val="00321088"/>
     <w:rsid w:val="00340624"/>
     <w:rsid w:val="003420B4"/>
     <w:rsid w:val="00342A3E"/>
     <w:rsid w:val="00346438"/>
     <w:rsid w:val="00351DA8"/>
     <w:rsid w:val="003521F1"/>
     <w:rsid w:val="0035613E"/>
     <w:rsid w:val="003571B9"/>
     <w:rsid w:val="003614C5"/>
     <w:rsid w:val="00361FD0"/>
     <w:rsid w:val="003626C6"/>
     <w:rsid w:val="00364DEE"/>
     <w:rsid w:val="0036655C"/>
     <w:rsid w:val="0037035E"/>
     <w:rsid w:val="0037494B"/>
     <w:rsid w:val="00375013"/>
     <w:rsid w:val="00380A55"/>
     <w:rsid w:val="00387562"/>
+    <w:rsid w:val="003A002E"/>
     <w:rsid w:val="003A1704"/>
     <w:rsid w:val="003B3D85"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003C4BAA"/>
     <w:rsid w:val="003D0956"/>
     <w:rsid w:val="003D71FB"/>
     <w:rsid w:val="003E05CF"/>
     <w:rsid w:val="003E4D68"/>
     <w:rsid w:val="003F0BBA"/>
     <w:rsid w:val="003F709E"/>
     <w:rsid w:val="0040061B"/>
     <w:rsid w:val="00406261"/>
     <w:rsid w:val="00406BF0"/>
     <w:rsid w:val="00410A43"/>
     <w:rsid w:val="00416EA1"/>
     <w:rsid w:val="00417953"/>
     <w:rsid w:val="00421AE6"/>
     <w:rsid w:val="0042275A"/>
     <w:rsid w:val="004229C0"/>
     <w:rsid w:val="00425ADA"/>
     <w:rsid w:val="00427314"/>
     <w:rsid w:val="00432D75"/>
     <w:rsid w:val="00432F80"/>
     <w:rsid w:val="00435958"/>
     <w:rsid w:val="00436E5A"/>
     <w:rsid w:val="00447806"/>
     <w:rsid w:val="00463E98"/>
     <w:rsid w:val="0046470A"/>
     <w:rsid w:val="0046495A"/>
     <w:rsid w:val="004722CA"/>
     <w:rsid w:val="00475C1D"/>
     <w:rsid w:val="00482FFF"/>
     <w:rsid w:val="004936A5"/>
     <w:rsid w:val="00495BBE"/>
     <w:rsid w:val="00495C2E"/>
     <w:rsid w:val="004A280A"/>
     <w:rsid w:val="004B53A8"/>
     <w:rsid w:val="004C287E"/>
     <w:rsid w:val="004C28CE"/>
     <w:rsid w:val="004D4190"/>
     <w:rsid w:val="004D4635"/>
+    <w:rsid w:val="004D53E6"/>
     <w:rsid w:val="004E178D"/>
     <w:rsid w:val="004E1C84"/>
     <w:rsid w:val="004E4E49"/>
     <w:rsid w:val="004E65E6"/>
     <w:rsid w:val="004F19BC"/>
     <w:rsid w:val="004F2386"/>
     <w:rsid w:val="004F5782"/>
     <w:rsid w:val="004F6173"/>
     <w:rsid w:val="0051332A"/>
     <w:rsid w:val="0051483D"/>
     <w:rsid w:val="00516804"/>
     <w:rsid w:val="005222C3"/>
     <w:rsid w:val="00523038"/>
     <w:rsid w:val="0053277E"/>
     <w:rsid w:val="00535D12"/>
     <w:rsid w:val="00536C3B"/>
     <w:rsid w:val="00544CDE"/>
     <w:rsid w:val="00550160"/>
     <w:rsid w:val="005502C0"/>
     <w:rsid w:val="005507A2"/>
     <w:rsid w:val="00550CFD"/>
     <w:rsid w:val="00551658"/>
     <w:rsid w:val="005522BC"/>
     <w:rsid w:val="00555B50"/>
     <w:rsid w:val="0055643B"/>
     <w:rsid w:val="0056296F"/>
     <w:rsid w:val="00577E64"/>
     <w:rsid w:val="005864AD"/>
     <w:rsid w:val="005B5A2B"/>
     <w:rsid w:val="005D19F1"/>
     <w:rsid w:val="005D5AF7"/>
     <w:rsid w:val="005E6A78"/>
     <w:rsid w:val="005F2BAB"/>
     <w:rsid w:val="005F3146"/>
     <w:rsid w:val="005F4ECD"/>
     <w:rsid w:val="005F6BB2"/>
     <w:rsid w:val="0060496B"/>
     <w:rsid w:val="00604DC0"/>
     <w:rsid w:val="006065D5"/>
     <w:rsid w:val="00610BE0"/>
     <w:rsid w:val="006143B9"/>
     <w:rsid w:val="00616370"/>
+    <w:rsid w:val="00623CC6"/>
     <w:rsid w:val="00624CBC"/>
     <w:rsid w:val="00630382"/>
     <w:rsid w:val="006332C5"/>
     <w:rsid w:val="006335DA"/>
     <w:rsid w:val="006347F6"/>
     <w:rsid w:val="0064348D"/>
     <w:rsid w:val="006525BC"/>
     <w:rsid w:val="00653BFA"/>
     <w:rsid w:val="0067154C"/>
     <w:rsid w:val="00672BFF"/>
     <w:rsid w:val="00675EF1"/>
     <w:rsid w:val="00684DDB"/>
     <w:rsid w:val="00687842"/>
     <w:rsid w:val="00692647"/>
     <w:rsid w:val="00695C46"/>
     <w:rsid w:val="006971C8"/>
     <w:rsid w:val="00697831"/>
     <w:rsid w:val="006A1F25"/>
     <w:rsid w:val="006A2442"/>
     <w:rsid w:val="006A2E13"/>
     <w:rsid w:val="006A44A0"/>
     <w:rsid w:val="006A55C3"/>
     <w:rsid w:val="006B265C"/>
     <w:rsid w:val="006B6024"/>
     <w:rsid w:val="006C16FF"/>
@@ -5989,219 +4410,226 @@
     <w:rsid w:val="008B3B7D"/>
     <w:rsid w:val="008B431A"/>
     <w:rsid w:val="008B4C1F"/>
     <w:rsid w:val="008C12FC"/>
     <w:rsid w:val="008D0690"/>
     <w:rsid w:val="008D67FC"/>
     <w:rsid w:val="008E2DA0"/>
     <w:rsid w:val="008F7A6B"/>
     <w:rsid w:val="00901C86"/>
     <w:rsid w:val="00914B51"/>
     <w:rsid w:val="00916B57"/>
     <w:rsid w:val="00921278"/>
     <w:rsid w:val="00923BAE"/>
     <w:rsid w:val="00923CC8"/>
     <w:rsid w:val="00930A8C"/>
     <w:rsid w:val="00941482"/>
     <w:rsid w:val="00941C9A"/>
     <w:rsid w:val="00947472"/>
     <w:rsid w:val="00954FCD"/>
     <w:rsid w:val="0095550F"/>
     <w:rsid w:val="0095671D"/>
     <w:rsid w:val="009650DD"/>
     <w:rsid w:val="00980BAA"/>
     <w:rsid w:val="00982490"/>
     <w:rsid w:val="00983040"/>
+    <w:rsid w:val="009855A9"/>
     <w:rsid w:val="009903B4"/>
     <w:rsid w:val="009922EF"/>
     <w:rsid w:val="009955E3"/>
     <w:rsid w:val="009A5C95"/>
     <w:rsid w:val="009B1A70"/>
     <w:rsid w:val="009B3AFB"/>
     <w:rsid w:val="009B6F8C"/>
     <w:rsid w:val="009C0799"/>
     <w:rsid w:val="009C21DD"/>
     <w:rsid w:val="009C24ED"/>
     <w:rsid w:val="009C40AC"/>
     <w:rsid w:val="009C7058"/>
     <w:rsid w:val="009D09AD"/>
     <w:rsid w:val="009F07FE"/>
     <w:rsid w:val="009F6EB4"/>
     <w:rsid w:val="00A013FD"/>
     <w:rsid w:val="00A035A5"/>
     <w:rsid w:val="00A124F7"/>
     <w:rsid w:val="00A158DF"/>
     <w:rsid w:val="00A17908"/>
     <w:rsid w:val="00A21063"/>
     <w:rsid w:val="00A301EB"/>
     <w:rsid w:val="00A3109B"/>
     <w:rsid w:val="00A37654"/>
     <w:rsid w:val="00A45862"/>
     <w:rsid w:val="00A46E07"/>
     <w:rsid w:val="00A47C1F"/>
     <w:rsid w:val="00A5196F"/>
     <w:rsid w:val="00A52926"/>
     <w:rsid w:val="00A57278"/>
     <w:rsid w:val="00A573CF"/>
     <w:rsid w:val="00A605B5"/>
     <w:rsid w:val="00A60722"/>
     <w:rsid w:val="00A609D8"/>
     <w:rsid w:val="00A65384"/>
     <w:rsid w:val="00A74A3E"/>
     <w:rsid w:val="00A77319"/>
+    <w:rsid w:val="00A860FD"/>
     <w:rsid w:val="00AA2CBF"/>
     <w:rsid w:val="00AA2CCB"/>
     <w:rsid w:val="00AA5253"/>
     <w:rsid w:val="00AB0365"/>
     <w:rsid w:val="00AB1676"/>
     <w:rsid w:val="00AB1AC2"/>
     <w:rsid w:val="00AB284D"/>
     <w:rsid w:val="00AB7EE3"/>
     <w:rsid w:val="00AC0643"/>
     <w:rsid w:val="00AC31C8"/>
     <w:rsid w:val="00AC3701"/>
     <w:rsid w:val="00AC5E6C"/>
     <w:rsid w:val="00AC6565"/>
     <w:rsid w:val="00AC7296"/>
     <w:rsid w:val="00AD140F"/>
     <w:rsid w:val="00AE2BB9"/>
     <w:rsid w:val="00AF09D8"/>
     <w:rsid w:val="00AF2322"/>
     <w:rsid w:val="00AF2A25"/>
     <w:rsid w:val="00AF48C4"/>
     <w:rsid w:val="00AF63EB"/>
     <w:rsid w:val="00AF6DD9"/>
     <w:rsid w:val="00B07DCF"/>
     <w:rsid w:val="00B22011"/>
     <w:rsid w:val="00B30121"/>
     <w:rsid w:val="00B45F12"/>
     <w:rsid w:val="00B61762"/>
     <w:rsid w:val="00B61C38"/>
     <w:rsid w:val="00B661FE"/>
     <w:rsid w:val="00B727A9"/>
     <w:rsid w:val="00B72E29"/>
+    <w:rsid w:val="00B76C13"/>
     <w:rsid w:val="00B80592"/>
     <w:rsid w:val="00B80714"/>
+    <w:rsid w:val="00B81781"/>
     <w:rsid w:val="00B83275"/>
     <w:rsid w:val="00B87678"/>
     <w:rsid w:val="00B93274"/>
     <w:rsid w:val="00B938B6"/>
     <w:rsid w:val="00B97539"/>
     <w:rsid w:val="00BA17C2"/>
     <w:rsid w:val="00BA6708"/>
     <w:rsid w:val="00BA676A"/>
     <w:rsid w:val="00BB146C"/>
     <w:rsid w:val="00BB2848"/>
     <w:rsid w:val="00BB32E2"/>
     <w:rsid w:val="00BC091A"/>
     <w:rsid w:val="00BC1296"/>
     <w:rsid w:val="00BC12A9"/>
     <w:rsid w:val="00BD06B8"/>
     <w:rsid w:val="00BD49C7"/>
     <w:rsid w:val="00BD547F"/>
     <w:rsid w:val="00BE2576"/>
     <w:rsid w:val="00BE4113"/>
     <w:rsid w:val="00C14AD8"/>
     <w:rsid w:val="00C207BD"/>
     <w:rsid w:val="00C23A09"/>
     <w:rsid w:val="00C23EA8"/>
     <w:rsid w:val="00C30C20"/>
+    <w:rsid w:val="00C31656"/>
     <w:rsid w:val="00C33897"/>
     <w:rsid w:val="00C3767F"/>
     <w:rsid w:val="00C416C6"/>
     <w:rsid w:val="00C45884"/>
     <w:rsid w:val="00C63877"/>
     <w:rsid w:val="00C65733"/>
     <w:rsid w:val="00C7440D"/>
     <w:rsid w:val="00C764DB"/>
     <w:rsid w:val="00C8187C"/>
     <w:rsid w:val="00C829A9"/>
     <w:rsid w:val="00CA5E4B"/>
     <w:rsid w:val="00CB4DE0"/>
     <w:rsid w:val="00CB56D7"/>
     <w:rsid w:val="00CC281A"/>
     <w:rsid w:val="00CD1699"/>
     <w:rsid w:val="00CD4322"/>
     <w:rsid w:val="00CE1348"/>
     <w:rsid w:val="00CE44D0"/>
     <w:rsid w:val="00CE7229"/>
     <w:rsid w:val="00D00A49"/>
     <w:rsid w:val="00D02832"/>
     <w:rsid w:val="00D20CD2"/>
     <w:rsid w:val="00D23480"/>
     <w:rsid w:val="00D27DAE"/>
     <w:rsid w:val="00D3128D"/>
     <w:rsid w:val="00D316D9"/>
     <w:rsid w:val="00D350C5"/>
     <w:rsid w:val="00D40468"/>
     <w:rsid w:val="00D43D31"/>
     <w:rsid w:val="00D4493E"/>
     <w:rsid w:val="00D5234F"/>
     <w:rsid w:val="00D54B9C"/>
     <w:rsid w:val="00D578D0"/>
     <w:rsid w:val="00D61012"/>
     <w:rsid w:val="00D615D9"/>
     <w:rsid w:val="00D62F64"/>
     <w:rsid w:val="00D678E5"/>
     <w:rsid w:val="00D724EF"/>
+    <w:rsid w:val="00D72A5D"/>
     <w:rsid w:val="00D9670A"/>
     <w:rsid w:val="00DA566F"/>
     <w:rsid w:val="00DB1CC9"/>
     <w:rsid w:val="00DB69B0"/>
     <w:rsid w:val="00DC0768"/>
     <w:rsid w:val="00DD12F2"/>
     <w:rsid w:val="00DD2F7D"/>
     <w:rsid w:val="00DE0B35"/>
     <w:rsid w:val="00DE123B"/>
     <w:rsid w:val="00DE30DB"/>
     <w:rsid w:val="00DE4CFB"/>
     <w:rsid w:val="00DE61E5"/>
     <w:rsid w:val="00DF6378"/>
     <w:rsid w:val="00DF685E"/>
     <w:rsid w:val="00E01272"/>
     <w:rsid w:val="00E0331C"/>
     <w:rsid w:val="00E03653"/>
     <w:rsid w:val="00E06DF0"/>
     <w:rsid w:val="00E11567"/>
     <w:rsid w:val="00E11D62"/>
     <w:rsid w:val="00E12EA0"/>
     <w:rsid w:val="00E23182"/>
     <w:rsid w:val="00E236FA"/>
     <w:rsid w:val="00E24EA9"/>
     <w:rsid w:val="00E27F8E"/>
     <w:rsid w:val="00E304C4"/>
     <w:rsid w:val="00E31221"/>
     <w:rsid w:val="00E3170D"/>
     <w:rsid w:val="00E452D3"/>
     <w:rsid w:val="00E5057E"/>
     <w:rsid w:val="00E51E5B"/>
     <w:rsid w:val="00E54D69"/>
     <w:rsid w:val="00E55168"/>
     <w:rsid w:val="00E563D4"/>
     <w:rsid w:val="00E579D0"/>
     <w:rsid w:val="00E604EC"/>
     <w:rsid w:val="00E659B1"/>
+    <w:rsid w:val="00E65AE4"/>
     <w:rsid w:val="00E67F0E"/>
     <w:rsid w:val="00E74F95"/>
     <w:rsid w:val="00E76F66"/>
     <w:rsid w:val="00E777DD"/>
     <w:rsid w:val="00E77830"/>
     <w:rsid w:val="00E77B12"/>
     <w:rsid w:val="00E83A15"/>
     <w:rsid w:val="00E95460"/>
     <w:rsid w:val="00EA35F7"/>
     <w:rsid w:val="00EA51D0"/>
     <w:rsid w:val="00EB2000"/>
     <w:rsid w:val="00EB4FAE"/>
     <w:rsid w:val="00EC0A28"/>
     <w:rsid w:val="00EC42D0"/>
     <w:rsid w:val="00EC6242"/>
     <w:rsid w:val="00EC666A"/>
     <w:rsid w:val="00ED16CA"/>
     <w:rsid w:val="00ED4699"/>
     <w:rsid w:val="00ED54FF"/>
     <w:rsid w:val="00EE2414"/>
     <w:rsid w:val="00EF0797"/>
     <w:rsid w:val="00F002F9"/>
     <w:rsid w:val="00F02E5B"/>
     <w:rsid w:val="00F041CF"/>
     <w:rsid w:val="00F126AF"/>
@@ -6231,51 +4659,51 @@
     <w:rsid w:val="00FD7910"/>
     <w:rsid w:val="00FE216A"/>
     <w:rsid w:val="00FF1E88"/>
     <w:rsid w:val="00FF4B83"/>
     <w:rsid w:val="00FF546B"/>
     <w:rsid w:val="00FF7471"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="387073"/>
+    <o:shapedefaults v:ext="edit" spidmax="393217"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FDC8B15"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{9D951823-DAE1-4012-ABAC-FF53A0B0DE18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7902,68 +6330,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3245</Characters>
+  <Pages>3</Pages>
+  <Words>257</Words>
+  <Characters>1992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RZ EI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3647</CharactersWithSpaces>
+  <CharactersWithSpaces>2245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>53pa1191</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>