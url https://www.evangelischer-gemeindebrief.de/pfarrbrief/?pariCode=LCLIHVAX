--- v1 (2026-08-06)
+++ v2 (2026-09-21)
@@ -41,3725 +41,5229 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="516CCB05" w14:textId="77777777" w:rsidR="00577E64" w:rsidRPr="000D7D66" w:rsidRDefault="00577E64" w:rsidP="000D7D66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sectPr w:rsidR="00577E64" w:rsidRPr="000D7D66" w:rsidSect="00447806">
           <w:headerReference w:type="default" r:id="rId6"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2694" w:right="1134" w:bottom="1134" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A81773" w14:textId="21E34D91" w:rsidR="007145F0" w:rsidRDefault="00D72A5D" w:rsidP="00FA33AA">
+    <w:p w14:paraId="552FC57F" w14:textId="3FE9AEA5" w:rsidR="00555B50" w:rsidRDefault="00F0400C" w:rsidP="00FA33AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>August</w:t>
+        <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="00406261">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC281A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552FC57F" w14:textId="77777777" w:rsidR="00555B50" w:rsidRDefault="00555B50" w:rsidP="00FA33AA">
-[...9 lines deleted...]
-    <w:p w14:paraId="5E6C9CDE" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="6A026736" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>04.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793E7E19" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D786C1B" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD83EB8" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>02.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>06.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>18. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07CAD0EF" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>23. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EAFCDF" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...10 lines deleted...]
-    <w:p w14:paraId="0ABE23F7" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">† Angehörige der Familien Stowitz und Wanka </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F3E3A9" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Fr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>07.08.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3B76649E" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>11.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61718C68" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">08:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rosenkranz </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FEC97B" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="5C244C98" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1484437C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="779B59C1" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>09.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>13.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>19. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="311DB0AF" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>24. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCF2897" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe mit Predigt von Pfarrerin Carina Müller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Zum Dank, Familie Christgau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F54FCDA" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>15.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A75026C" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gebetsstunde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EAD129" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Requiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C66E943" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>† Günter Kürten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>† Werner Fiederling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>† Clemens Bröckmann</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBC3532" w14:textId="0238EB72" w:rsidR="004675BF" w:rsidRDefault="004675BF" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>†</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sabrina Sulzer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6A214B" w14:textId="4811B65D" w:rsidR="004675BF" w:rsidRDefault="004675BF" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>†</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Olivia Schmid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6379F116" w14:textId="06266712" w:rsidR="004675BF" w:rsidRDefault="004675BF" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>†</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Josef Bader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4287DAC5" w14:textId="676D9942" w:rsidR="004675BF" w:rsidRPr="004675BF" w:rsidRDefault="004675BF" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>†</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Therese Szilvassy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530F813C" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Do.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>17.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DDC918" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VESaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Seniorenkreis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B785F95" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>18.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F7A401" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5BA223" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...11 lines deleted...]
-    <w:p w14:paraId="5B0FEBBC" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C680896" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Sa.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>15.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>20.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Mariä Aufnahme in den Himmel</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CD3740D" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>25. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1E1D4F" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2717C7A7" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="1B08905F" w14:textId="77777777" w:rsidR="004675BF" w:rsidRDefault="004675BF" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44575017" w14:textId="729D63BF" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>22.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A86DE0" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gebetsstunde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8C1D51" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164D7855" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>25.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350E086E" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76663C99" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2FB537" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>26.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0047CDBC" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAC551A" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>16.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>27.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>20. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56531C98" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>26. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37499BF1" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E47E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>10:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E47E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Ökumenischer Gottesdienst ev. Veitskirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3609ABC6" w14:textId="4C089486" w:rsidR="00B55ABE" w:rsidRPr="00F0400C" w:rsidRDefault="00B55ABE" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...36 lines deleted...]
-    <w:p w14:paraId="4D7CE5A2" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(kein Gottesdienst in Heilig Geist)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF03815" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Fr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>21.08.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4B825FB4" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>29.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A434B4" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gebetsstunde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639E4CC9" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="6D86A445" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0400C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3869694B" w14:textId="3EF577D1" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00F0400C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A8737D" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B76C8B1" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F174A60" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE9464B" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1017A5" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7CC91F" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B53D7B9" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB51E86" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53024CC8" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6972FC68" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654E9A7E" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D2784A" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744261B1" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B7F8D9" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B0093E" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F042CDD" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6578E631" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA32CE3" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6497E6DF" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1605A5C3" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4569DDC4" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E628E0" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263FAB9B" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE132D3" w14:textId="77777777" w:rsidR="000C6DD2" w:rsidRDefault="000C6DD2" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A45620" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F106AC" w14:textId="77777777" w:rsidR="00E65AE4" w:rsidRDefault="00E65AE4" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DDEB39" w14:textId="77777777" w:rsidR="00E65AE4" w:rsidRDefault="00E65AE4" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DC5089" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D66F4CC" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4022E04E" w14:textId="48BD9472" w:rsidR="009C21DD" w:rsidRDefault="00427314" w:rsidP="00E3170D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3170D" w:rsidRPr="00FF4B83">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ottesdienste in Cadolzburg, Langenzenn und Wilhermsdorf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0385A2BD" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>01.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C0E0D0" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF4B766" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="5A7D4F39" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>05.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14551860" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F94C61C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>23.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>06.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>21. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="292CB1FA" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>23. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2980F298" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wortgottesfeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E78390" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...20 lines deleted...]
-    <w:p w14:paraId="32B48934" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wortgottesfeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AF1D0E" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FA7195" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Fr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>28.08.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5300715F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>08.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E4569D" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530A2F6A" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="32DBBE0C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>12.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33169340" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...36 lines deleted...]
-    <w:p w14:paraId="48C9D08C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041BBD45" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>30.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>13.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>22. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7928CEAA" w14:textId="015258F0" w:rsidR="00E65AE4" w:rsidRPr="00E65AE4" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>24. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3738AA54" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...19 lines deleted...]
-      <w:r w:rsidR="00E65AE4" w:rsidRPr="00E65AE4">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8D57D5" w14:textId="77777777" w:rsidR="00E65AE4" w:rsidRPr="00E65AE4" w:rsidRDefault="00E65AE4" w:rsidP="00E65AE4">
+    <w:p w14:paraId="13EB1D14" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="395E5F23" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Dorfgottesdienst Gonnersdorf Stiegler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>bei Regen St. Otto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC74376" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...73 lines deleted...]
-    <w:p w14:paraId="0394E275" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2073CC61" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Sa.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>01.08.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="01C0608C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>15.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157455CB" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0C1B33" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>19.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7C2DD3" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">17:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vorabendmesse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C449D9F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="58F6B744" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>02.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>20.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>18. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F5FB088" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>25. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE18DB6" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15044519" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="67064912" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>WHKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDB94F1" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="772E1C17" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wortgottesfeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EDB89F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="3EF8956B" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Di.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>04.08.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0BD061CA" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>22.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6188F579" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5444346F" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="5E3E075C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Sa.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>08.08.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="579C6D0D" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>26.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAD3D8D" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">17:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vorabendmesse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271066B0" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="6D1EF7A0" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>09.08.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:t>27.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>19. Sonntag im Jahreskreis</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B40350C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>26. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580EB82C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293FCF4C" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="47BC6459" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10006A75" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="2162878C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B00C7CB" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+    <w:p w14:paraId="1C256900" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Di.</w:t>
-[...77 lines deleted...]
-    <w:p w14:paraId="08F935B4" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF6B7D6" w14:textId="518FFE8E" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Sa.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t>15.08.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="5B8DF3EF" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRPr="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00D72A5D">
+        <w:t>29.09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A453A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F76C81" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
-[...100 lines deleted...]
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72A5D">
+      <w:r w:rsidRPr="00A453A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...929 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="34EDD216" w14:textId="77777777" w:rsidR="00BD06B8" w:rsidRDefault="00BD06B8" w:rsidP="00E3170D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="747E6BDE" w14:textId="77298DE6" w:rsidR="00523038" w:rsidRDefault="00523038" w:rsidP="009C21DD">
-[...20 lines deleted...]
-    <w:p w14:paraId="7ADE38DB" w14:textId="77777777" w:rsidR="00E3170D" w:rsidRPr="00077DDB" w:rsidRDefault="00E3170D" w:rsidP="00E3170D">
+    <w:p w14:paraId="747E6BDE" w14:textId="2B23C56D" w:rsidR="00523038" w:rsidRDefault="00523038" w:rsidP="009C21DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508DD2B3" w14:textId="77777777" w:rsidR="00B55ABE" w:rsidRDefault="00B55ABE" w:rsidP="009C21DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7514F7" w14:textId="77777777" w:rsidR="00B55ABE" w:rsidRDefault="00B55ABE" w:rsidP="009C21DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C6CCDE" w14:textId="77777777" w:rsidR="00B55ABE" w:rsidRDefault="00B55ABE" w:rsidP="009C21DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B7C9B8" w14:textId="5BE63FA0" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="009C21DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EFCD88" w14:textId="0C9C19FF" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="009C21DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADE38DB" w14:textId="256A1E42" w:rsidR="00E3170D" w:rsidRPr="00077DDB" w:rsidRDefault="00E3170D" w:rsidP="00E3170D">
       <w:pPr>
         <w:pStyle w:val="UhrzeitGottesdienst"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00077DDB">
-        <w:t xml:space="preserve">ermine </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Geist</w:t>
+        <w:t>ermine Heilig Geist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A382DF5" w14:textId="77777777" w:rsidR="00E3170D" w:rsidRDefault="00E3170D" w:rsidP="00E3170D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78EE8B7E" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10DE16C6" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRPr="008A3B9A" w:rsidRDefault="00A860FD" w:rsidP="00A860FD">
-[...12 lines deleted...]
-          <w:kern w:val="3"/>
+    <w:p w14:paraId="7AE78873" w14:textId="5CC74B06" w:rsidR="00C8187C" w:rsidRDefault="006525BC" w:rsidP="00C8187C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5F75A7FB" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seniorenkreis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am Donnerstag, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F95" w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0400C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F95" w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0400C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31221" w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A860FD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>14 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370893C2" w14:textId="77777777" w:rsidR="003750C5" w:rsidRDefault="003750C5" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6555D3B7" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E85B63" w14:textId="77777777" w:rsidR="00121B6E" w:rsidRDefault="00121B6E" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="52CB94F6" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B34370" w14:textId="77777777" w:rsidR="00121B6E" w:rsidRDefault="00121B6E" w:rsidP="00C8187C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="65322614" w14:textId="77777777" w:rsidR="00D02832" w:rsidRDefault="00D02832" w:rsidP="00E55168">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6A32EA" w14:textId="3EBF5AEE" w:rsidR="003750C5" w:rsidRPr="00121B6E" w:rsidRDefault="003750C5" w:rsidP="003750C5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00121B6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Herzliche Einladung zum Ökumenischen Gottesdienst am Sonntag, 27.9. um 10.30 Uhr in der evangelischen Veits-Kirche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA6B224" w14:textId="267A3A05" w:rsidR="003750C5" w:rsidRDefault="003750C5" w:rsidP="00C8187C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Am Samstag, 26.9. findet bei uns um 18 Uhr eine Vorabendmesse statt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF745B9" w14:textId="77777777" w:rsidR="00294DEE" w:rsidRDefault="00294DEE" w:rsidP="00C8187C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751C6162" w14:textId="77777777" w:rsidR="00294DEE" w:rsidRDefault="00294DEE" w:rsidP="00C8187C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4914F419" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FAF80C3" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="0D1BFCCD" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E8E7F08" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="22E3AA9D" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4914F419" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="75ED9824" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D1BFCCD" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="524AFFB2" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E3AA9D" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="1448573C" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75ED9824" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+    <w:p w14:paraId="68FB02F4" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="524AFFB2" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+    <w:p w14:paraId="0EA225BF" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1448573C" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+    <w:p w14:paraId="681F7C6A" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68FB02F4" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+    <w:p w14:paraId="3F6B6554" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA225BF" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+    <w:p w14:paraId="7B0E24B4" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="681F7C6A" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+    <w:p w14:paraId="50132875" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6B6554" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00E55168">
+    <w:p w14:paraId="567DDE65" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0E24B4" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="53C5E119" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46A6A21B" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
+    <w:p w14:paraId="14C97CBF" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EECB285" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
+    <w:p w14:paraId="3653E555" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="589FA928" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
+    <w:p w14:paraId="02CF537B" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D0C8A2D" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
+    <w:p w14:paraId="4852067D" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F7BB68" w14:textId="77777777" w:rsidR="00D72A5D" w:rsidRDefault="00D72A5D" w:rsidP="00E55168">
+    <w:p w14:paraId="76F53ABF" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50132875" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="00E55168">
+    <w:p w14:paraId="5D729409" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="567DDE65" w14:textId="77777777" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="00E55168">
+    <w:p w14:paraId="6DD79567" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C5E119" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="3A4FCE19" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DD1DEA" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+    <w:p w14:paraId="4E3848E1" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="187A65C6" w14:textId="77777777" w:rsidR="00786A76" w:rsidRDefault="00786A76" w:rsidP="00E55168">
+    <w:p w14:paraId="16FA1143" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00E55168">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="24DD1DEA" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E74F95" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187A65C6" w14:textId="77777777" w:rsidR="00786A76" w:rsidRDefault="00786A76" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3222786F" w14:textId="77777777" w:rsidR="00E304C4" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pfarrbüro </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Geist– Friedrichstr. 6 – 90587 Veitsbronn</w:t>
+        <w:t>Pfarrbüro Heilig Geist– Friedrichstr. 6 – 90587 Veitsbronn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69311634" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel.: 0911 9515 1196 60 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29896715" w14:textId="51D16589" w:rsidR="00E304C4" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -4024,56 +5528,56 @@
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BA8D5EC" w14:textId="77777777" w:rsidR="00E23182" w:rsidRDefault="00E23182" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2723A427" w14:textId="77777777" w:rsidR="0004680D" w:rsidRDefault="0004680D" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1D5D2D0F" w14:textId="77777777" w:rsidR="0004680D" w:rsidRPr="00E23182" w:rsidRDefault="0004680D" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="393217"/>
+    <o:shapedefaults v:ext="edit" spidmax="397313"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A52926"/>
     <w:rsid w:val="0000427B"/>
     <w:rsid w:val="00006715"/>
     <w:rsid w:val="00007F2C"/>
     <w:rsid w:val="0001193C"/>
     <w:rsid w:val="00015556"/>
     <w:rsid w:val="0002151A"/>
@@ -4102,50 +5606,51 @@
     <w:rsid w:val="000C0F43"/>
     <w:rsid w:val="000C28A2"/>
     <w:rsid w:val="000C3F18"/>
     <w:rsid w:val="000C579F"/>
     <w:rsid w:val="000C5E92"/>
     <w:rsid w:val="000C60D6"/>
     <w:rsid w:val="000C6DD2"/>
     <w:rsid w:val="000C7B30"/>
     <w:rsid w:val="000D0CCD"/>
     <w:rsid w:val="000D16FD"/>
     <w:rsid w:val="000D40AB"/>
     <w:rsid w:val="000D4FD1"/>
     <w:rsid w:val="000D7D66"/>
     <w:rsid w:val="000E01B6"/>
     <w:rsid w:val="000E081E"/>
     <w:rsid w:val="000E7DDE"/>
     <w:rsid w:val="000E7F30"/>
     <w:rsid w:val="000F3553"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001029BB"/>
     <w:rsid w:val="001044FA"/>
     <w:rsid w:val="00105D7F"/>
     <w:rsid w:val="001060EE"/>
     <w:rsid w:val="00106CC5"/>
     <w:rsid w:val="00115E6A"/>
+    <w:rsid w:val="00121B6E"/>
     <w:rsid w:val="0012385E"/>
     <w:rsid w:val="00123C13"/>
     <w:rsid w:val="00123D23"/>
     <w:rsid w:val="00124F86"/>
     <w:rsid w:val="00125450"/>
     <w:rsid w:val="00126538"/>
     <w:rsid w:val="001274AE"/>
     <w:rsid w:val="00133802"/>
     <w:rsid w:val="00133D75"/>
     <w:rsid w:val="00135C83"/>
     <w:rsid w:val="00136619"/>
     <w:rsid w:val="00142FFA"/>
     <w:rsid w:val="001473F2"/>
     <w:rsid w:val="001514EA"/>
     <w:rsid w:val="00152B50"/>
     <w:rsid w:val="00154209"/>
     <w:rsid w:val="00166946"/>
     <w:rsid w:val="00167EB3"/>
     <w:rsid w:val="0017423E"/>
     <w:rsid w:val="00174E71"/>
     <w:rsid w:val="0018711E"/>
     <w:rsid w:val="00187413"/>
     <w:rsid w:val="0019404A"/>
     <w:rsid w:val="001A393C"/>
     <w:rsid w:val="001B1B5C"/>
@@ -4153,51 +5658,50 @@
     <w:rsid w:val="001B4631"/>
     <w:rsid w:val="001B756E"/>
     <w:rsid w:val="001C2E81"/>
     <w:rsid w:val="001D3C43"/>
     <w:rsid w:val="001D64E7"/>
     <w:rsid w:val="001E0282"/>
     <w:rsid w:val="001E31B5"/>
     <w:rsid w:val="001E4B0E"/>
     <w:rsid w:val="001E5E70"/>
     <w:rsid w:val="001F1419"/>
     <w:rsid w:val="001F3653"/>
     <w:rsid w:val="001F3E24"/>
     <w:rsid w:val="001F5FF5"/>
     <w:rsid w:val="001F6645"/>
     <w:rsid w:val="001F7AD4"/>
     <w:rsid w:val="00202779"/>
     <w:rsid w:val="00203AE9"/>
     <w:rsid w:val="00203B9C"/>
     <w:rsid w:val="00204F85"/>
     <w:rsid w:val="00210161"/>
     <w:rsid w:val="00210515"/>
     <w:rsid w:val="00213582"/>
     <w:rsid w:val="002206DE"/>
     <w:rsid w:val="00226D38"/>
     <w:rsid w:val="00235285"/>
-    <w:rsid w:val="002366F5"/>
     <w:rsid w:val="00236E95"/>
     <w:rsid w:val="00245167"/>
     <w:rsid w:val="00246349"/>
     <w:rsid w:val="00247871"/>
     <w:rsid w:val="00252D8E"/>
     <w:rsid w:val="00256F15"/>
     <w:rsid w:val="00263E86"/>
     <w:rsid w:val="00265B55"/>
     <w:rsid w:val="002804B1"/>
     <w:rsid w:val="002856FC"/>
     <w:rsid w:val="00285C6C"/>
     <w:rsid w:val="002867B0"/>
     <w:rsid w:val="0029118E"/>
     <w:rsid w:val="00294DEE"/>
     <w:rsid w:val="002A0642"/>
     <w:rsid w:val="002A20C2"/>
     <w:rsid w:val="002A4B7E"/>
     <w:rsid w:val="002A61A4"/>
     <w:rsid w:val="002B0A8B"/>
     <w:rsid w:val="002B6139"/>
     <w:rsid w:val="002B7395"/>
     <w:rsid w:val="002B7D04"/>
     <w:rsid w:val="002C10A5"/>
     <w:rsid w:val="002C2743"/>
     <w:rsid w:val="002C4117"/>
@@ -4212,82 +5716,85 @@
     <w:rsid w:val="002F776C"/>
     <w:rsid w:val="00301F1A"/>
     <w:rsid w:val="00304266"/>
     <w:rsid w:val="00306913"/>
     <w:rsid w:val="00311A35"/>
     <w:rsid w:val="0031504B"/>
     <w:rsid w:val="00320AA5"/>
     <w:rsid w:val="00320B46"/>
     <w:rsid w:val="00321088"/>
     <w:rsid w:val="00340624"/>
     <w:rsid w:val="003420B4"/>
     <w:rsid w:val="00342A3E"/>
     <w:rsid w:val="00346438"/>
     <w:rsid w:val="00351DA8"/>
     <w:rsid w:val="003521F1"/>
     <w:rsid w:val="0035613E"/>
     <w:rsid w:val="003571B9"/>
     <w:rsid w:val="003614C5"/>
     <w:rsid w:val="00361FD0"/>
     <w:rsid w:val="003626C6"/>
     <w:rsid w:val="00364DEE"/>
     <w:rsid w:val="0036655C"/>
     <w:rsid w:val="0037035E"/>
     <w:rsid w:val="0037494B"/>
     <w:rsid w:val="00375013"/>
+    <w:rsid w:val="003750C5"/>
     <w:rsid w:val="00380A55"/>
     <w:rsid w:val="00387562"/>
     <w:rsid w:val="003A002E"/>
     <w:rsid w:val="003A1704"/>
     <w:rsid w:val="003B3D85"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003C4BAA"/>
     <w:rsid w:val="003D0956"/>
     <w:rsid w:val="003D71FB"/>
     <w:rsid w:val="003E05CF"/>
     <w:rsid w:val="003E4D68"/>
     <w:rsid w:val="003F0BBA"/>
     <w:rsid w:val="003F709E"/>
     <w:rsid w:val="0040061B"/>
     <w:rsid w:val="00406261"/>
     <w:rsid w:val="00406BF0"/>
     <w:rsid w:val="00410A43"/>
     <w:rsid w:val="00416EA1"/>
     <w:rsid w:val="00417953"/>
     <w:rsid w:val="00421AE6"/>
     <w:rsid w:val="0042275A"/>
     <w:rsid w:val="004229C0"/>
     <w:rsid w:val="00425ADA"/>
     <w:rsid w:val="00427314"/>
     <w:rsid w:val="00432D75"/>
     <w:rsid w:val="00432F80"/>
     <w:rsid w:val="00435958"/>
     <w:rsid w:val="00436E5A"/>
+    <w:rsid w:val="00441E90"/>
     <w:rsid w:val="00447806"/>
     <w:rsid w:val="00463E98"/>
     <w:rsid w:val="0046470A"/>
     <w:rsid w:val="0046495A"/>
+    <w:rsid w:val="004675BF"/>
     <w:rsid w:val="004722CA"/>
     <w:rsid w:val="00475C1D"/>
     <w:rsid w:val="00482FFF"/>
     <w:rsid w:val="004936A5"/>
     <w:rsid w:val="00495BBE"/>
     <w:rsid w:val="00495C2E"/>
     <w:rsid w:val="004A280A"/>
     <w:rsid w:val="004B53A8"/>
     <w:rsid w:val="004C287E"/>
     <w:rsid w:val="004C28CE"/>
     <w:rsid w:val="004D4190"/>
     <w:rsid w:val="004D4635"/>
     <w:rsid w:val="004D53E6"/>
     <w:rsid w:val="004E178D"/>
     <w:rsid w:val="004E1C84"/>
     <w:rsid w:val="004E4E49"/>
     <w:rsid w:val="004E65E6"/>
     <w:rsid w:val="004F19BC"/>
     <w:rsid w:val="004F2386"/>
     <w:rsid w:val="004F5782"/>
     <w:rsid w:val="004F6173"/>
     <w:rsid w:val="0051332A"/>
     <w:rsid w:val="0051483D"/>
     <w:rsid w:val="00516804"/>
     <w:rsid w:val="005222C3"/>
@@ -4299,51 +5806,50 @@
     <w:rsid w:val="00550160"/>
     <w:rsid w:val="005502C0"/>
     <w:rsid w:val="005507A2"/>
     <w:rsid w:val="00550CFD"/>
     <w:rsid w:val="00551658"/>
     <w:rsid w:val="005522BC"/>
     <w:rsid w:val="00555B50"/>
     <w:rsid w:val="0055643B"/>
     <w:rsid w:val="0056296F"/>
     <w:rsid w:val="00577E64"/>
     <w:rsid w:val="005864AD"/>
     <w:rsid w:val="005B5A2B"/>
     <w:rsid w:val="005D19F1"/>
     <w:rsid w:val="005D5AF7"/>
     <w:rsid w:val="005E6A78"/>
     <w:rsid w:val="005F2BAB"/>
     <w:rsid w:val="005F3146"/>
     <w:rsid w:val="005F4ECD"/>
     <w:rsid w:val="005F6BB2"/>
     <w:rsid w:val="0060496B"/>
     <w:rsid w:val="00604DC0"/>
     <w:rsid w:val="006065D5"/>
     <w:rsid w:val="00610BE0"/>
     <w:rsid w:val="006143B9"/>
     <w:rsid w:val="00616370"/>
-    <w:rsid w:val="00623CC6"/>
     <w:rsid w:val="00624CBC"/>
     <w:rsid w:val="00630382"/>
     <w:rsid w:val="006332C5"/>
     <w:rsid w:val="006335DA"/>
     <w:rsid w:val="006347F6"/>
     <w:rsid w:val="0064348D"/>
     <w:rsid w:val="006525BC"/>
     <w:rsid w:val="00653BFA"/>
     <w:rsid w:val="0067154C"/>
     <w:rsid w:val="00672BFF"/>
     <w:rsid w:val="00675EF1"/>
     <w:rsid w:val="00684DDB"/>
     <w:rsid w:val="00687842"/>
     <w:rsid w:val="00692647"/>
     <w:rsid w:val="00695C46"/>
     <w:rsid w:val="006971C8"/>
     <w:rsid w:val="00697831"/>
     <w:rsid w:val="006A1F25"/>
     <w:rsid w:val="006A2442"/>
     <w:rsid w:val="006A2E13"/>
     <w:rsid w:val="006A44A0"/>
     <w:rsid w:val="006A55C3"/>
     <w:rsid w:val="006B265C"/>
     <w:rsid w:val="006B6024"/>
     <w:rsid w:val="006C16FF"/>
@@ -4392,318 +5898,322 @@
     <w:rsid w:val="007E09DA"/>
     <w:rsid w:val="007F41E3"/>
     <w:rsid w:val="007F7293"/>
     <w:rsid w:val="008004B3"/>
     <w:rsid w:val="00814365"/>
     <w:rsid w:val="0081794A"/>
     <w:rsid w:val="00832986"/>
     <w:rsid w:val="008344FB"/>
     <w:rsid w:val="0084388F"/>
     <w:rsid w:val="00844AFD"/>
     <w:rsid w:val="008604AC"/>
     <w:rsid w:val="0086713F"/>
     <w:rsid w:val="00875B81"/>
     <w:rsid w:val="00876C93"/>
     <w:rsid w:val="00890690"/>
     <w:rsid w:val="00893503"/>
     <w:rsid w:val="008A3B9A"/>
     <w:rsid w:val="008A6C3E"/>
     <w:rsid w:val="008B3B7D"/>
     <w:rsid w:val="008B431A"/>
     <w:rsid w:val="008B4C1F"/>
     <w:rsid w:val="008C12FC"/>
     <w:rsid w:val="008D0690"/>
     <w:rsid w:val="008D67FC"/>
     <w:rsid w:val="008E2DA0"/>
+    <w:rsid w:val="008E47E3"/>
     <w:rsid w:val="008F7A6B"/>
     <w:rsid w:val="00901C86"/>
     <w:rsid w:val="00914B51"/>
     <w:rsid w:val="00916B57"/>
     <w:rsid w:val="00921278"/>
     <w:rsid w:val="00923BAE"/>
     <w:rsid w:val="00923CC8"/>
     <w:rsid w:val="00930A8C"/>
     <w:rsid w:val="00941482"/>
     <w:rsid w:val="00941C9A"/>
     <w:rsid w:val="00947472"/>
     <w:rsid w:val="00954FCD"/>
     <w:rsid w:val="0095550F"/>
     <w:rsid w:val="0095671D"/>
     <w:rsid w:val="009650DD"/>
     <w:rsid w:val="00980BAA"/>
     <w:rsid w:val="00982490"/>
     <w:rsid w:val="00983040"/>
     <w:rsid w:val="009855A9"/>
     <w:rsid w:val="009903B4"/>
     <w:rsid w:val="009922EF"/>
     <w:rsid w:val="009955E3"/>
     <w:rsid w:val="009A5C95"/>
     <w:rsid w:val="009B1A70"/>
     <w:rsid w:val="009B3AFB"/>
     <w:rsid w:val="009B6F8C"/>
     <w:rsid w:val="009C0799"/>
     <w:rsid w:val="009C21DD"/>
     <w:rsid w:val="009C24ED"/>
     <w:rsid w:val="009C40AC"/>
     <w:rsid w:val="009C7058"/>
     <w:rsid w:val="009D09AD"/>
     <w:rsid w:val="009F07FE"/>
     <w:rsid w:val="009F6EB4"/>
     <w:rsid w:val="00A013FD"/>
     <w:rsid w:val="00A035A5"/>
     <w:rsid w:val="00A124F7"/>
     <w:rsid w:val="00A158DF"/>
     <w:rsid w:val="00A17908"/>
     <w:rsid w:val="00A21063"/>
     <w:rsid w:val="00A301EB"/>
     <w:rsid w:val="00A3109B"/>
     <w:rsid w:val="00A37654"/>
+    <w:rsid w:val="00A453A7"/>
     <w:rsid w:val="00A45862"/>
     <w:rsid w:val="00A46E07"/>
     <w:rsid w:val="00A47C1F"/>
     <w:rsid w:val="00A5196F"/>
     <w:rsid w:val="00A52926"/>
     <w:rsid w:val="00A57278"/>
     <w:rsid w:val="00A573CF"/>
     <w:rsid w:val="00A605B5"/>
     <w:rsid w:val="00A60722"/>
     <w:rsid w:val="00A609D8"/>
     <w:rsid w:val="00A65384"/>
     <w:rsid w:val="00A74A3E"/>
     <w:rsid w:val="00A77319"/>
     <w:rsid w:val="00A860FD"/>
     <w:rsid w:val="00AA2CBF"/>
     <w:rsid w:val="00AA2CCB"/>
     <w:rsid w:val="00AA5253"/>
     <w:rsid w:val="00AB0365"/>
     <w:rsid w:val="00AB1676"/>
     <w:rsid w:val="00AB1AC2"/>
     <w:rsid w:val="00AB284D"/>
     <w:rsid w:val="00AB7EE3"/>
     <w:rsid w:val="00AC0643"/>
     <w:rsid w:val="00AC31C8"/>
     <w:rsid w:val="00AC3701"/>
     <w:rsid w:val="00AC5E6C"/>
     <w:rsid w:val="00AC6565"/>
     <w:rsid w:val="00AC7296"/>
     <w:rsid w:val="00AD140F"/>
     <w:rsid w:val="00AE2BB9"/>
     <w:rsid w:val="00AF09D8"/>
     <w:rsid w:val="00AF2322"/>
     <w:rsid w:val="00AF2A25"/>
     <w:rsid w:val="00AF48C4"/>
     <w:rsid w:val="00AF63EB"/>
     <w:rsid w:val="00AF6DD9"/>
     <w:rsid w:val="00B07DCF"/>
     <w:rsid w:val="00B22011"/>
     <w:rsid w:val="00B30121"/>
     <w:rsid w:val="00B45F12"/>
+    <w:rsid w:val="00B55ABE"/>
     <w:rsid w:val="00B61762"/>
     <w:rsid w:val="00B61C38"/>
     <w:rsid w:val="00B661FE"/>
     <w:rsid w:val="00B727A9"/>
     <w:rsid w:val="00B72E29"/>
     <w:rsid w:val="00B76C13"/>
     <w:rsid w:val="00B80592"/>
     <w:rsid w:val="00B80714"/>
     <w:rsid w:val="00B81781"/>
     <w:rsid w:val="00B83275"/>
     <w:rsid w:val="00B87678"/>
     <w:rsid w:val="00B93274"/>
     <w:rsid w:val="00B938B6"/>
     <w:rsid w:val="00B97539"/>
     <w:rsid w:val="00BA17C2"/>
     <w:rsid w:val="00BA6708"/>
     <w:rsid w:val="00BA676A"/>
     <w:rsid w:val="00BB146C"/>
     <w:rsid w:val="00BB2848"/>
     <w:rsid w:val="00BB32E2"/>
     <w:rsid w:val="00BC091A"/>
     <w:rsid w:val="00BC1296"/>
     <w:rsid w:val="00BC12A9"/>
     <w:rsid w:val="00BD06B8"/>
     <w:rsid w:val="00BD49C7"/>
     <w:rsid w:val="00BD547F"/>
     <w:rsid w:val="00BE2576"/>
     <w:rsid w:val="00BE4113"/>
     <w:rsid w:val="00C14AD8"/>
     <w:rsid w:val="00C207BD"/>
     <w:rsid w:val="00C23A09"/>
     <w:rsid w:val="00C23EA8"/>
     <w:rsid w:val="00C30C20"/>
-    <w:rsid w:val="00C31656"/>
     <w:rsid w:val="00C33897"/>
     <w:rsid w:val="00C3767F"/>
     <w:rsid w:val="00C416C6"/>
     <w:rsid w:val="00C45884"/>
     <w:rsid w:val="00C63877"/>
     <w:rsid w:val="00C65733"/>
     <w:rsid w:val="00C7440D"/>
     <w:rsid w:val="00C764DB"/>
     <w:rsid w:val="00C8187C"/>
     <w:rsid w:val="00C829A9"/>
     <w:rsid w:val="00CA5E4B"/>
     <w:rsid w:val="00CB4DE0"/>
     <w:rsid w:val="00CB56D7"/>
     <w:rsid w:val="00CC281A"/>
     <w:rsid w:val="00CD1699"/>
     <w:rsid w:val="00CD4322"/>
     <w:rsid w:val="00CE1348"/>
     <w:rsid w:val="00CE44D0"/>
     <w:rsid w:val="00CE7229"/>
     <w:rsid w:val="00D00A49"/>
     <w:rsid w:val="00D02832"/>
     <w:rsid w:val="00D20CD2"/>
     <w:rsid w:val="00D23480"/>
     <w:rsid w:val="00D27DAE"/>
     <w:rsid w:val="00D3128D"/>
     <w:rsid w:val="00D316D9"/>
     <w:rsid w:val="00D350C5"/>
     <w:rsid w:val="00D40468"/>
     <w:rsid w:val="00D43D31"/>
     <w:rsid w:val="00D4493E"/>
     <w:rsid w:val="00D5234F"/>
     <w:rsid w:val="00D54B9C"/>
     <w:rsid w:val="00D578D0"/>
     <w:rsid w:val="00D61012"/>
     <w:rsid w:val="00D615D9"/>
     <w:rsid w:val="00D62F64"/>
     <w:rsid w:val="00D678E5"/>
     <w:rsid w:val="00D724EF"/>
-    <w:rsid w:val="00D72A5D"/>
     <w:rsid w:val="00D9670A"/>
     <w:rsid w:val="00DA566F"/>
     <w:rsid w:val="00DB1CC9"/>
     <w:rsid w:val="00DB69B0"/>
     <w:rsid w:val="00DC0768"/>
     <w:rsid w:val="00DD12F2"/>
     <w:rsid w:val="00DD2F7D"/>
     <w:rsid w:val="00DE0B35"/>
     <w:rsid w:val="00DE123B"/>
     <w:rsid w:val="00DE30DB"/>
     <w:rsid w:val="00DE4CFB"/>
     <w:rsid w:val="00DE61E5"/>
     <w:rsid w:val="00DF6378"/>
     <w:rsid w:val="00DF685E"/>
     <w:rsid w:val="00E01272"/>
     <w:rsid w:val="00E0331C"/>
     <w:rsid w:val="00E03653"/>
     <w:rsid w:val="00E06DF0"/>
     <w:rsid w:val="00E11567"/>
     <w:rsid w:val="00E11D62"/>
     <w:rsid w:val="00E12EA0"/>
     <w:rsid w:val="00E23182"/>
     <w:rsid w:val="00E236FA"/>
     <w:rsid w:val="00E24EA9"/>
     <w:rsid w:val="00E27F8E"/>
     <w:rsid w:val="00E304C4"/>
     <w:rsid w:val="00E31221"/>
     <w:rsid w:val="00E3170D"/>
     <w:rsid w:val="00E452D3"/>
     <w:rsid w:val="00E5057E"/>
     <w:rsid w:val="00E51E5B"/>
     <w:rsid w:val="00E54D69"/>
     <w:rsid w:val="00E55168"/>
     <w:rsid w:val="00E563D4"/>
     <w:rsid w:val="00E579D0"/>
     <w:rsid w:val="00E604EC"/>
     <w:rsid w:val="00E659B1"/>
     <w:rsid w:val="00E65AE4"/>
+    <w:rsid w:val="00E679A4"/>
     <w:rsid w:val="00E67F0E"/>
     <w:rsid w:val="00E74F95"/>
     <w:rsid w:val="00E76F66"/>
     <w:rsid w:val="00E777DD"/>
     <w:rsid w:val="00E77830"/>
     <w:rsid w:val="00E77B12"/>
     <w:rsid w:val="00E83A15"/>
     <w:rsid w:val="00E95460"/>
     <w:rsid w:val="00EA35F7"/>
     <w:rsid w:val="00EA51D0"/>
     <w:rsid w:val="00EB2000"/>
     <w:rsid w:val="00EB4FAE"/>
     <w:rsid w:val="00EC0A28"/>
     <w:rsid w:val="00EC42D0"/>
     <w:rsid w:val="00EC6242"/>
     <w:rsid w:val="00EC666A"/>
     <w:rsid w:val="00ED16CA"/>
     <w:rsid w:val="00ED4699"/>
     <w:rsid w:val="00ED54FF"/>
     <w:rsid w:val="00EE2414"/>
     <w:rsid w:val="00EF0797"/>
     <w:rsid w:val="00F002F9"/>
     <w:rsid w:val="00F02E5B"/>
+    <w:rsid w:val="00F0400C"/>
     <w:rsid w:val="00F041CF"/>
     <w:rsid w:val="00F126AF"/>
     <w:rsid w:val="00F15B83"/>
     <w:rsid w:val="00F3125C"/>
     <w:rsid w:val="00F32266"/>
     <w:rsid w:val="00F32DE9"/>
     <w:rsid w:val="00F35B19"/>
     <w:rsid w:val="00F51C33"/>
     <w:rsid w:val="00F51E73"/>
     <w:rsid w:val="00F54138"/>
     <w:rsid w:val="00F55129"/>
     <w:rsid w:val="00F56775"/>
     <w:rsid w:val="00F60489"/>
     <w:rsid w:val="00F712E6"/>
     <w:rsid w:val="00F92ECA"/>
     <w:rsid w:val="00F96BC5"/>
     <w:rsid w:val="00F96BFA"/>
     <w:rsid w:val="00FA223B"/>
     <w:rsid w:val="00FA33AA"/>
     <w:rsid w:val="00FA5421"/>
     <w:rsid w:val="00FB247B"/>
+    <w:rsid w:val="00FB3668"/>
     <w:rsid w:val="00FB4F54"/>
     <w:rsid w:val="00FC0905"/>
     <w:rsid w:val="00FC3EAB"/>
     <w:rsid w:val="00FD2226"/>
     <w:rsid w:val="00FD7910"/>
     <w:rsid w:val="00FE216A"/>
     <w:rsid w:val="00FF1E88"/>
     <w:rsid w:val="00FF4B83"/>
     <w:rsid w:val="00FF546B"/>
     <w:rsid w:val="00FF7471"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="393217"/>
+    <o:shapedefaults v:ext="edit" spidmax="397313"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FDC8B15"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{9D951823-DAE1-4012-ABAC-FF53A0B0DE18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -6330,68 +7840,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1992</Characters>
+  <Pages>4</Pages>
+  <Words>332</Words>
+  <Characters>2507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RZ EI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2245</CharactersWithSpaces>
+  <CharactersWithSpaces>2834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>53pa1191</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>