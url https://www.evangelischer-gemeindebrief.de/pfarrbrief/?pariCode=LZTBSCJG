--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -8,1338 +8,1071 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="174EB1CB" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="3AA57A21" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk231891489"/>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>09.05.2026 - 17.05.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24CF6E67" w14:textId="77777777" w:rsidR="00136ECF" w:rsidRDefault="00136ECF">
+        <w:t>20.06.2026 - 28.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F3F9D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410782DA" w14:textId="5D6FCB19" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="23E41C5D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>09. 05. Samstag</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794B07DF" w14:textId="1C7F9B23" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20. 06. Samstag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sel. Maria Theresia von Jesu Gerhardinger, Jungfrau </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5833B152" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+        <w:t xml:space="preserve">Samstag der 11. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E79E594" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>9:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Repaircafé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35694A70" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5226859B" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+    <w:p w14:paraId="23598534" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00136ECF">
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hl. Messe (Weltladenverkauf und Fair-Trade-Rosenverkauf zum Muttertag) -</w:t>
-[...111 lines deleted...]
-        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf zum Muttertag) -</w:t>
+        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf) -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Opferstock f. Arme Seelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65929875" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+    <w:p w14:paraId="731839A4" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D18D8F" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22468D93" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FEA1F0" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C646906" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD19407" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C57DF8D" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>21. 06. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1227FEE4" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>f. Hl. Josef - f. verstorb. Tante Helene Weidenspointner v. Nichten u. Neffen Johann, Anna, Irmgard u. Herbert - f. Onkel u. Tante Andreas u. Marianne Weidenspointner v. Herbert u. Hildegard Weidenspointner - Katharina Futschik f. Arme Seelen - Fam. Andreas Waldhutter f. Stefan Lamminger - Fam. Andreas Waldhutter f. Albert u. Rosina Waldhutter - Fam. Andreas Waldhutter f. Max u. Elisabeth Eisl - Fam. Andreas Waldhutter f. verstorb. Geschwister - Fam. Egger/Brüderl f. Maria Egger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236A1C10" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe (Fair-Trade-Rosenverkauf) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C3643C" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00136ECF">
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Erstkommunionfeier</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43EFAF79" w14:textId="1256A07B" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+        <w:t xml:space="preserve">Wortgottesfeier (Fair-Trade-Rosenverkauf) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Fam. Greß f. Rupert Greß z. 2. Todestag - z. Sterbeandenken f. Ehemann, Vater u. Opa Gebhard Helminger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AFDCAD" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590F19DB" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7FC49C" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB58B0E" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CDF7E5" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E6AF9B" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE92425" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>22. 06. Montag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Paulinus von Nola, hl. John Fisher, hl. Thomas Morus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1C6AD2" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>1</w:t>
-[...11 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>19:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Einführung ins innere Gebet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1CFDF5" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF9D886" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A9FB8A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E50605" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B22E6C" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010DCD43" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663AC9C9" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23. 06. Dienstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dienstag der 12. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785C1981" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRPr="006C3B1E" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A372C6" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A28CB2" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6F0D4B" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004B62E0" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>24. 06. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GEBURT DES HL. JOHANNES DES TÄUFERS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671CEC56" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA38B97" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe m. musik. Gestaltung -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Hans Poschner z. 10. Sterbetag von seiner Familie - f. Ehemann, Vater u. Opa Peter Poschner z. 2. Sterbetag - f. Eltern Janina u. Johann Poschner z. Namenstag - f. Onkel Paul Poschner, Schwägerin Gerti Poschner u. Neffen Bernhard Höglauer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6486DE98" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DBA329" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D09E77" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB20D6A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131F5A57" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2EFABF" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>25. 06. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donnerstag der 12. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21563187" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz f. d. Verstorbenen d. Pfarrei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B6CE1B" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>f. Martin Reiter v. Fam. Lindner - Fam. Kriechbaumer f. verstorb. Angehörige - Georg Ufertinger f. d. Armen Seelen - Georg Ufertinger f. Konrad Kern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3905CE07" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759C1B0E" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14172F59" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696B54F8" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7532D6" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0D8EEB" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>26. 06. Freitag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freitag der 12. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35308E30" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>7:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB967D" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Johann Suhrer f. Hildegard Suhrer u. Christine Höllbacher - f. Christl Suhrer v. Resi Poschner - Messnerbauernfam. f. Christl Suhrer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77590516" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>14:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Trauung Ulrich Schmid oo Bettina Bliem und Taufe Kilian Bliem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0300CC" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCA16C1" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3E1D9A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E3971A" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748BB19B" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D25085E" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>27. 06. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Hemma v. Gurk und hl. Cyrill v. Alexandrien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BEBCDE" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>16:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Bicheln </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Paulina Raab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30604566" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Taufe Marie Stallmayer</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D2B8F2B" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRPr="00136ECF" w:rsidRDefault="00B54BEF" w:rsidP="00136ECF">
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78532F19" w14:textId="574D1C3A" w:rsidR="00CA575F" w:rsidRPr="006C3B1E" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>18:00</w:t>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3B1E" w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E12B24" w14:textId="636754A7" w:rsidR="00812B72" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F3BDF" w:rsidRPr="005F3BDF">
+        <w:t>Fam. Christian Hogger f. beids. verstorb. Eltern u. Geschwister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C444371" w14:textId="77777777" w:rsidR="00812B72" w:rsidRDefault="00812B72">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A34FEDC" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45ED0618" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E9623D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A42BDA5" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>28. 06. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D721FDB" w14:textId="3E068DED" w:rsidR="00CA575F" w:rsidRPr="006C3B1E" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C3B1E" w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3D083F" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C3B1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Feldgottesdienst beim Waldfest in Bach -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Winklersepplfam. zum Sterbeged. f. Josef Öttl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ABBD50" w14:textId="0C707206" w:rsidR="00A55344" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00136ECF">
+      <w:r w:rsidRPr="006C3B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Erstkommunion-Dankandacht</w:t>
-[...626 lines deleted...]
-        </w:rPr>
         <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>f. Arme Seelen - Kohlstatterfam. f. beiders. verst. Angehörige - Nechlfam. f. Ehemann, Vater u. Opa Andreas Koch - Nechlfam. f. Großeltern</w:t>
-[...340 lines deleted...]
-    <w:sectPr w:rsidR="00B12A70" w:rsidSect="00136ECF">
+        <w:t>f. Mama u. Oma Ruth Dusch z. Sterbeged.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A55344" w:rsidSect="006C3B1E">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="454" w:right="567" w:bottom="454" w:left="567" w:header="397" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46ECFD5F" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="4CD9F376" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65E270E8" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="09A2C82E" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1363,126 +1096,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23F0717D" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="0B747B7D" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ED7EEF3" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="60E119C5" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22D8DBF5" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="650FAE4C" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="355EAE10" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="7F480C5B" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="500A998B" w14:textId="77777777" w:rsidR="00B54BEF" w:rsidRDefault="00B54BEF">
+    <w:p w14:paraId="7C078339" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48712B41" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="50D19C41" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CFE0CD7" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="672E9748" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="102F43FF" w14:textId="77777777" w:rsidR="00B12A70" w:rsidRDefault="00B12A70">
+  <w:p w14:paraId="2A71FF7E" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1597,124 +1330,118 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B54BEF"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00F754D8"/>
+    <w:rsidRoot w:val="00CA575F"/>
+    <w:rsid w:val="001766C0"/>
+    <w:rsid w:val="005F3BDF"/>
+    <w:rsid w:val="00635335"/>
+    <w:rsid w:val="006C3B1E"/>
+    <w:rsid w:val="00812B72"/>
+    <w:rsid w:val="00A55344"/>
+    <w:rsid w:val="00BD6574"/>
+    <w:rsid w:val="00CA575F"/>
+    <w:rsid w:val="00D04B48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1431D257"/>
+  <w14:docId w14:val="77654B79"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{5D785620-E927-48DB-82A0-F680DBF78EC6}"/>
+  <w15:docId w15:val="{6F68D868-F4B2-4FDE-9DB5-84F56344E9EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2529,70 +2256,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>413</Words>
-  <Characters>2682</Characters>
+  <Words>417</Words>
+  <Characters>2433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3089</CharactersWithSpaces>
+  <CharactersWithSpaces>2845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>