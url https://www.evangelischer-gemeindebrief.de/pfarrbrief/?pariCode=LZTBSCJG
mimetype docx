--- v1 (2026-06-20)
+++ v2 (2026-08-06)
@@ -1,1078 +1,1203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3AA57A21" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="742BD2FF" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk231891489"/>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>20.06.2026 - 28.06.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="666F3F9D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
+        <w:t>01.08.2026 - 16.08.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E62376" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRPr="006773C6" w:rsidRDefault="001B18C5">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23E41C5D" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E" w:rsidP="006C3B1E">
+    <w:p w14:paraId="504A717A" w14:textId="21E3B6BD" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
-        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="794B07DF" w14:textId="1C7F9B23" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+        <w:t>01. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Alfons Maria v. Liguori, Ordensgründer, Bischof, Kirchenlehrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F04470" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Thor Bogner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667E64D6" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe - Vorabend wg. Auerkirtag -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Ehefrau Erika z. Sterbeged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9FFC73" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE36370" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5851E226" w14:textId="77777777" w:rsidR="006773C6" w:rsidRPr="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EF5204" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>20. 06. Samstag</w:t>
+        <w:t>02. 08. Sonntag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samstag der 11. Woche im Jahreskreis </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E79E594" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+        <w:t xml:space="preserve">18. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2A28FD" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>9:30</w:t>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Kriechbaumer f. Bruder Stefan Langwieder - Fam. Parzinger f. Konrad Kern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64279823" w14:textId="77777777" w:rsidR="00C91CDF" w:rsidRPr="00C91CDF" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>9:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Bicheln </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe Auer Kirtag </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91CDF" w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91CDF" w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>musik. Gestaltung Auer Hansl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25733AF8" w14:textId="700C41EA" w:rsidR="001B18C5" w:rsidRDefault="00C91CDF" w:rsidP="00C91CDF">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Kollekte für das Bichelner Kirchendach</w:t>
+      </w:r>
+      <w:r w:rsidR="001B18C5" w:rsidRPr="00C91CDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001B18C5">
+        <w:t>Fam. Hinterreiter/Eder f. Franzi Hinterreiter z. 40. Geburtstag - Fam. Maria u. Franz Hinterreiter f. beiders. verst. Eltern, Großeltern u. Verwandtschaft - Fam. Maria u. Franz Hinterreiter f. Georg u. Hanni Karg, Christina Schnuegg u. Johannes Stadler - Fam. Maria u. Franz Hinterreiter f. Hans Stadler u. Christl Suhrer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3091E">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3091E" w:rsidRPr="00E3091E">
+        <w:t>Fam. Hogger, Bicheln f. Maria u. Rupert Hogger, f. Maria u. Lorenz Auer u. Ferdinand Gschwender</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A9F364" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>entfällt wg. Auerkirtag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDF1A29" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB3772F" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFCB195" w14:textId="77777777" w:rsidR="006773C6" w:rsidRPr="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EB1F1E" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>05. 08. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weihe der Basilika Santa Maria Maggiore in Rom </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311588EF" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7071FB" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5169645A" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21654D3F" w14:textId="77777777" w:rsidR="006773C6" w:rsidRPr="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2232F3CC" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>08. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Dominikus, Priester, Ordensgründer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BF8AB7" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A394B66" w14:textId="651E6C38" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006773C6" w:rsidRPr="006773C6">
+        <w:t>f. Richard Schneider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A5AB7B" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D9DCAD" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730E5561" w14:textId="6EA2CEB4" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>09. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EE5577" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Georg Waldhutter f. Elisabeth Teich - Fam. Konrad Eisl f. Mutter Kathi Eisl z. Sterbeged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D516702" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Mitterfelden </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Repaircafé</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="006C3B1E">
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf) -</w:t>
+        <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Opferstock f. Arme Seelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731839A4" w14:textId="77777777" w:rsidR="006C3B1E" w:rsidRDefault="006C3B1E">
-[...29 lines deleted...]
-    <w:p w14:paraId="3C57DF8D" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="16E99B16" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patrozinium - Festgottesdienst mit Familienmusik Emans - Verabschiedung Ministranten - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Fanny Hogger f. verst. Verwandtschaft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEF48ED" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Holy Hour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2378CF62" w14:textId="77777777" w:rsidR="00C91CDF" w:rsidRDefault="00C91CDF">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>21. 06. Sonntag</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD5AC67" w14:textId="77777777" w:rsidR="00C91CDF" w:rsidRDefault="00C91CDF">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE617DD" w14:textId="77777777" w:rsidR="00C91CDF" w:rsidRDefault="00C91CDF">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACCE6A0" w14:textId="77777777" w:rsidR="00C91CDF" w:rsidRDefault="00C91CDF">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CD6CD5" w14:textId="5C2E645B" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>12. 08. Mittwoch</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">12. SONNTAG IM JAHRESKREIS </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1227FEE4" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+        <w:t xml:space="preserve">Sel. Karl Leisner, Priester, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD5252F" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D467D1" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65EA6AD2" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC91A99" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8CAC98" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CB494F" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D8AEE1" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0054F1" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>13. 08. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Pontianus, Papst und hl. Hippolyt, Priester, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C7655C" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>15:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A886305" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4BA68A" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A40A8F1" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BC921D" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678346E6" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EE18AB" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EB4B30" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDD3F41" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9DF0DB" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>15. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARIÄ AUFNAHME IN DEN HIMMEL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2DCA16" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>8:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Thundorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006C3B1E">
+      <w:r w:rsidRPr="006773C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006C3B1E">
+        <w:t>Festgottesdienst m. Kräutersegnung (Kräuterbüscherl  - freiwillige Spende für die Instandsetzung der Kirchen Thundorf und Straß)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAEA79A" w14:textId="57B2A893" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Patroziniums-Festgottesdienst mit Kräutersegnung - (Kräuterbüscherl - freiwillige Spende)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="236A1C10" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+        <w:t>Nagelmeisterfam. f. Tante Elisabeth Hager - Fam. Diana Datz f. Eltern Lotte Herrmann z. Geb-Tag und Lois Herrmann z. 100. Geb-Tag - Fam. Peter Datz f. Adi und Hilde Dusch z. Sterbeged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3960914B" w14:textId="7387B5CC" w:rsidR="001B18C5" w:rsidRPr="006773C6" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Mitterfelden </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006C3B1E">
+        <w:t xml:space="preserve">Ulrichshögl </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Messe (Fair-Trade-Rosenverkauf) - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006C3B1E">
+        <w:t xml:space="preserve">Schützenjahrtag, Gottesdienst mit evang. Pfarrer Buckel u. Kräutersegnung (Kräuterbüscherl - </w:t>
+      </w:r>
+      <w:r w:rsidR="0022152E" w:rsidRPr="0022152E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>freiwillige Spende zu Gunsten Renovierung Altarbild)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E84FB2B" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A422CDB" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A07EB14" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619E00B7" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE4ACB2" w14:textId="77777777" w:rsidR="006773C6" w:rsidRDefault="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B2B5A0" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>16. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEE8AA1" w14:textId="52B8BD11" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="38C3643C" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F" w:rsidP="006C3B1E">
+        <w:t>Stiftungsmesse f. Therese Waldhutter</w:t>
+      </w:r>
+      <w:r w:rsidR="00561457">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00561457" w:rsidRPr="00561457">
+        <w:t>Elisabeth Weidenspointner f. Mutter Kathi Eisl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C48EB3F" w14:textId="39DFD0B5" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Feldgottesdienst beim Bierzelt -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Hans Winkler z. 2. Sterbetag</w:t>
+      </w:r>
+      <w:r w:rsidR="0069507D">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="0069507D" w:rsidRPr="0069507D">
+        <w:t>f. Ehemann Erhard Killer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1475C8E6" w14:textId="7439EFC8" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006C3B1E">
+      <w:r w:rsidR="000E6BE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wortgottesfeier (Fair-Trade-Rosenverkauf) - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006C3B1E">
+        <w:t>Wortgottesfeier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006773C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br/>
-[...729 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:t xml:space="preserve"> (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A8E085" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3"/>
+    <w:sectPr w:rsidR="004000A3">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CD9F376" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="26597FDE" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09A2C82E" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="3F6E1759" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1096,126 +1221,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B747B7D" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="03EF72DA" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60E119C5" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="24A32A6E" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="650FAE4C" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="08E8F486" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F480C5B" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="30CBD006" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C078339" w14:textId="77777777" w:rsidR="00CA575F" w:rsidRDefault="00CA575F">
+    <w:p w14:paraId="6F42C298" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50D19C41" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="3E632D4A" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="672E9748" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="469DBADF" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A71FF7E" w14:textId="77777777" w:rsidR="00A55344" w:rsidRDefault="00A55344">
+  <w:p w14:paraId="5F392906" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1330,118 +1455,135 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA575F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D04B48"/>
+    <w:rsidRoot w:val="001B18C5"/>
+    <w:rsid w:val="000E6BE7"/>
+    <w:rsid w:val="001B18C5"/>
+    <w:rsid w:val="0022152E"/>
+    <w:rsid w:val="00225D76"/>
+    <w:rsid w:val="00293C5E"/>
+    <w:rsid w:val="002F456A"/>
+    <w:rsid w:val="00315F2D"/>
+    <w:rsid w:val="004000A3"/>
+    <w:rsid w:val="00561457"/>
+    <w:rsid w:val="00567D6B"/>
+    <w:rsid w:val="005E7294"/>
+    <w:rsid w:val="00622B4B"/>
+    <w:rsid w:val="006773C6"/>
+    <w:rsid w:val="0069507D"/>
+    <w:rsid w:val="00776E46"/>
+    <w:rsid w:val="00795893"/>
+    <w:rsid w:val="00861B83"/>
+    <w:rsid w:val="008D26E8"/>
+    <w:rsid w:val="00956BA5"/>
+    <w:rsid w:val="00AE2D1F"/>
+    <w:rsid w:val="00C91CDF"/>
+    <w:rsid w:val="00E3091E"/>
+    <w:rsid w:val="00E82665"/>
+    <w:rsid w:val="00E901BE"/>
+    <w:rsid w:val="00F35604"/>
+    <w:rsid w:val="00F9141A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="77654B79"/>
+  <w14:docId w14:val="28FA3583"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{6F68D868-F4B2-4FDE-9DB5-84F56344E9EC}"/>
+  <w15:docId w15:val="{B08ECC31-0931-48A1-BC9D-BA9D2A1E70C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1959,51 +2101,51 @@
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\s67eoa22\Intentio_apps\INTENTIO\SLST\SLST51650\docs\PV%20Ainring_20231207.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2251,75 +2393,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27D969A7-9F89-4D61-90FE-D8685EF315B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>417</Words>
-  <Characters>2433</Characters>
+  <Words>415</Words>
+  <Characters>2616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2845</CharactersWithSpaces>
+  <CharactersWithSpaces>3025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>