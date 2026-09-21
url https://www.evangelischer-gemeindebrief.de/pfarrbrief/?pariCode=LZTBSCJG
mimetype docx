--- v2 (2026-08-06)
+++ v3 (2026-09-21)
@@ -1,1203 +1,1399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="742BD2FF" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+    <w:p w14:paraId="1EE0154C" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>01.08.2026 - 16.08.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37E62376" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRPr="006773C6" w:rsidRDefault="001B18C5">
+        <w:t>19.09.2026 - 27.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C0E3EE" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="504A717A" w14:textId="21E3B6BD" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+    <w:p w14:paraId="159DBBFC" w14:textId="1C0054C6" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>01. 08. Samstag</w:t>
+        <w:t>19. 09. Samstag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Alfons Maria v. Liguori, Ordensgründer, Bischof, Kirchenlehrer </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52F04470" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t xml:space="preserve">Hl. Januarius, Bischof, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F416EF0" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>11:00</w:t>
+        <w:t>9:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Repaircafé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C49D676" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>13:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Taufe Thor Bogner</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="667E64D6" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t xml:space="preserve">Trauung Krinke Tobias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>oo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Faninger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Annika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B54E92" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AFC6C4" w14:textId="2BB2B230" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Mitterfelden </w:t>
-[...9 lines deleted...]
-        <w:t>Hl. Messe - Vorabend wg. Auerkirtag -</w:t>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf) -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>f. Ehefrau Erika z. Sterbeged.</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="5851E226" w14:textId="77777777" w:rsidR="006773C6" w:rsidRPr="006773C6" w:rsidRDefault="006773C6">
+        <w:t xml:space="preserve">f. Josef Geigl v. Ehefrau u. Kindern - Fam. Angela Brüderl f. Tante Walburga Hafner – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319431D9" w14:textId="285DA767" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>f. Freundin u. Arbeitskollegin Richarda Hahn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DAB53D" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26174124" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A2F64E" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA1957D" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14763BEB" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19EF5204" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+    <w:p w14:paraId="1D492082" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>02. 08. Sonntag</w:t>
+        <w:t>20. 09. Sonntag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">18. SONNTAG IM JAHRESKREIS </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D2A28FD" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t xml:space="preserve">25. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1970EA6E" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>8:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Thundorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006773C6">
-[...4 lines deleted...]
-        <w:t>Hl. Messe -</w:t>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fam. Kriechbaumer f. Bruder Stefan Langwieder - Fam. Parzinger f. Konrad Kern</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64279823" w14:textId="77777777" w:rsidR="00C91CDF" w:rsidRPr="00C91CDF" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t xml:space="preserve">Fam. Egger/Brüderl f. Vater Stefan Egger - Maria Egger f. Pfarrer Horst Kress - Burgi Waldhutter f. Ehemann Georg Waldhutter - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Abfalterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Ottilie Kern - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Abfalterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Mutter Anna Gartner - Luise Edfelder f. Johann Altmutter - Kathi Futschik f. Kunigunde Strohmaier - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Buchreiterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Christa Götzinger - Fam. Abfalter f. Ehemann, Vater u. Opa Johann Abfalter z. Sterbetag - Georg Ufertinger f. Leonhard Enzinger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDE3137" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:highlight w:val="yellow"/>
-[...43 lines deleted...]
-        </w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:45</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pfarrverbandswallfahrt auf dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rupertipilgerweg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v. Perach über Ainring, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bicheln</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6D8EC22D" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BC3508" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe (Pilgermesse der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rupertiwallfahrt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C91CDF" w:rsidRPr="00C91CDF">
-[...40 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
-      </w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="50A9F364" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t>f. verstorbene Kristine Wesper u. Hedwig Wesper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074B30FA" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
-      <w:r w:rsidRPr="006773C6">
-[...27 lines deleted...]
-    <w:p w14:paraId="0DFCB195" w14:textId="77777777" w:rsidR="006773C6" w:rsidRPr="006773C6" w:rsidRDefault="006773C6">
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Emilia Luna Aigner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BA6B3E" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374D2552" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC2CFBF" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6002FD50" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CAF974" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EB1F1E" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+    <w:p w14:paraId="6AA29BB8" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>05. 08. Mittwoch</w:t>
+        <w:t>21. 09. Montag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weihe der Basilika Santa Maria Maggiore in Rom </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="311588EF" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t xml:space="preserve">HL. MATTHÄUS, Apostel u. Evangelist </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3CC4D2" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>18:00</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="21654D3F" w14:textId="77777777" w:rsidR="006773C6" w:rsidRPr="006773C6" w:rsidRDefault="006773C6">
+        <w:t>19:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Einführung ins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>innere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Gebet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273C6E9B" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBAB46C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7DACC0" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6455C111" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC06071" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2232F3CC" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5">
+    <w:p w14:paraId="6557AA77" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>08. 08. Samstag</w:t>
+        <w:t>22. 09. Dienstag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Dominikus, Priester, Ordensgründer </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17BF8AB7" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t xml:space="preserve">Hl. Mauritius u. Gef., Märtyrer u. hl. Emmeram, Bischof, Glaubensbote, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3392EF" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Unterrainer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> f. hl. Josef - Fam. Grete Huber f. Konrad Huber u. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Angehörige - Fam. Sandra Huber f. Siegfried Fritsch - Fam. Katharina Mahr f. Siegfried Fritsch - Georg u. Angelika Gruber f. Johann Altmutter - Agnes u. Stefan Mösenlechner f. Johann Altmutter - Rosalie Altmutter f. Ehemann Hans Altmutter - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dötzenfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Hans Altmutter - Fam. Siegfried Reichenberger f. Hans Altmutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5364BD" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2898D6C2" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23. 09. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Pio von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pietrelcina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Padre Pio), Ordenspriester </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7394BD" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1DDC59" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B4896F" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2387A29A" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1E860C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365CE8A8" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079AF2F7" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>24. 09. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Rupert und hl. Virgil, Bischöfe von Salzburg, Glaubensboten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E679CC9" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz f. d. Verstorbenen d. Pfarrei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F6A78E" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rupertimesse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Trachtenvereine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vom Gebiet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rupertiwinkel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B75AEAC" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A85B43D" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D915EA9" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEE6DAC" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F25B76C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C86D8F0" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>25. 09. Freitag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Nikolaus v. Flüe, Einsiedler </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3D4DAC" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>7:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D99B33" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Peter Edfelder f. Bruder Josef Edfelder - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kohlstatterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Kramer Sepp - Kohlstatterfam. f. Arme Seelen - Hausner Geschwister f. Walburga Hafner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0DB784" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A7EBDA" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7C09A3" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A912B57" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F04534" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3523B398" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>26. 09. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sel. Kaspar Stanggassinger u. hl. Kosmas und hl. Damian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FF69EE" w14:textId="2ED53243" w:rsidR="00592752" w:rsidRDefault="00AC7AF4" w:rsidP="00592752">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00592752">
+        <w:t xml:space="preserve">11:00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00592752">
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00592752">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00592752" w:rsidRPr="00592752">
+        <w:t>Hl. Messe (lateinische Messe - alter Ritus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AD8D4F" w14:textId="548B59C3" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A394B66" w14:textId="651E6C38" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+    <w:p w14:paraId="5E12E74A" w14:textId="449395A8" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006773C6">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51CE0" w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4596AD58" w14:textId="08615BC3" w:rsidR="00B51CE0" w:rsidRDefault="00B51CE0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A9F723" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FC43D2" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C83514C" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270EC866" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEA25C3" w14:textId="77777777" w:rsidR="00BA7B82" w:rsidRPr="00BA7B82" w:rsidRDefault="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163FE8B0" w14:textId="77777777" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>27. 09. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. SONNTAG IM JAHRESKREIS - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CARITAS-Herbstsammlung (Kirchenkollekte)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCE6382" w14:textId="63ED0729" w:rsidR="00AC7AF4" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe Erntedank -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:t>Fam. Georg Waldhutter f. Anna Berger - Fam. Anton Maier f. Johann Altmutter - Anna Weidenspointner f. Johann Altmutter - Fam. Hans Zollhauser f. Johann Altmutter</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F1489">
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t>Fam.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t xml:space="preserve"> Kriechbaumer f. Susanne Kriechbaumer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CC3537" w14:textId="08D50AE9" w:rsidR="00AC7AF4" w:rsidRPr="00BA7B82" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>09. 08. Sonntag</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="07EE5577" w14:textId="77777777" w:rsidR="001B18C5" w:rsidRDefault="001B18C5" w:rsidP="006773C6">
+        <w:t>anschl. Pfarrfest</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51CE0" w:rsidRPr="00BA7B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3556671F" w14:textId="4DEA07F7" w:rsidR="00B51CE0" w:rsidRDefault="00B51CE0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222FAA92" w14:textId="332D178B" w:rsidR="00477A29" w:rsidRDefault="00AC7AF4" w:rsidP="00BA7B82">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>8:30</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006773C6">
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Fam. Georg Waldhutter f. Elisabeth Teich - Fam. Konrad Eisl f. Mutter Kathi Eisl z. Sterbeged.</w:t>
-[...25 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bäckerfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ainring f. Eltern u. Großeltern Berta u. Stefan z. Geburtstag - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bäckerfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ainring f. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Verwandtschaft</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...572 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F1489">
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t>f.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F1489" w:rsidRPr="009F1489">
+        <w:t xml:space="preserve"> Therese Eschlberger z. 100. Geburtstag v. den Kindern</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00477A29">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26597FDE" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
+    <w:p w14:paraId="11582731" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F6E1759" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
+    <w:p w14:paraId="367ED96A" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1221,126 +1417,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03EF72DA" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
+  <w:p w14:paraId="3C4FCD5B" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A32A6E" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
+  <w:p w14:paraId="1985123F" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08E8F486" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
+  <w:p w14:paraId="65854ECF" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30CBD006" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
+    <w:p w14:paraId="49796378" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F42C298" w14:textId="77777777" w:rsidR="00776E46" w:rsidRDefault="00776E46">
+    <w:p w14:paraId="31F8EB28" w14:textId="77777777" w:rsidR="00C96AA3" w:rsidRDefault="00C96AA3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E632D4A" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
+  <w:p w14:paraId="33ECB229" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="469DBADF" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
+  <w:p w14:paraId="155B4218" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F392906" w14:textId="77777777" w:rsidR="004000A3" w:rsidRDefault="004000A3">
+  <w:p w14:paraId="74FD4C85" w14:textId="77777777" w:rsidR="00477A29" w:rsidRDefault="00477A29">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1457,133 +1653,120 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B18C5"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00F9141A"/>
+    <w:rsidRoot w:val="00AC7AF4"/>
+    <w:rsid w:val="00477A29"/>
+    <w:rsid w:val="00592752"/>
+    <w:rsid w:val="00617590"/>
+    <w:rsid w:val="009F1489"/>
+    <w:rsid w:val="00AC7AF4"/>
+    <w:rsid w:val="00B51CE0"/>
+    <w:rsid w:val="00BA7B82"/>
+    <w:rsid w:val="00BC4668"/>
+    <w:rsid w:val="00C96AA3"/>
+    <w:rsid w:val="00DE56AF"/>
+    <w:rsid w:val="00E71515"/>
+    <w:rsid w:val="00F104B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28FA3583"/>
+  <w14:docId w14:val="0C109E15"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{B08ECC31-0931-48A1-BC9D-BA9D2A1E70C8}"/>
+  <w15:docId w15:val="{1A23D216-403E-4662-A62C-7694CDFB2B8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2101,51 +2284,51 @@
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\s67eoa22\Intentio_apps\INTENTIO\SLST\SLST51650\docs\PV%20Ainring_20231207.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2393,91 +2576,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>415</Words>
-  <Characters>2616</Characters>
+  <Words>469</Words>
+  <Characters>2957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3025</CharactersWithSpaces>
+  <CharactersWithSpaces>3420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>