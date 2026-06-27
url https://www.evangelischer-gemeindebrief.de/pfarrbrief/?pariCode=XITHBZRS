--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -101,1004 +101,994 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>GOTTESDIENSTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007835DF" w:rsidRPr="00F75D43" w:rsidRDefault="007835DF" w:rsidP="007835DF">
+    <w:p w:rsidR="00371C74" w:rsidRPr="00F75D43" w:rsidRDefault="007835DF" w:rsidP="00371C74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="8220"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F75D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">er Pfarre </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Elsarn</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F75D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> im Straßertal</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> im </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
+          <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Straßertal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00AB34C9" w:rsidRDefault="001B6D56" w:rsidP="00B94491">
+    <w:p w:rsidR="003654C9" w:rsidRDefault="009C5C87" w:rsidP="00E6112A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="8220"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>03.05. – 10.05.26</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2B6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.06. – </w:t>
+      </w:r>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>28.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00834848" w:rsidRDefault="00834848" w:rsidP="00E6112A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="3120"/>
+          <w:tab w:val="left" w:pos="8220"/>
+          <w:tab w:val="left" w:pos="8496"/>
+          <w:tab w:val="left" w:pos="9204"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="197"/>
         <w:tblW w:w="9814" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="7154"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007835DF" w:rsidTr="00035817">
+      <w:tr w:rsidR="007835DF" w:rsidTr="00895640">
         <w:trPr>
-          <w:trHeight w:val="1975"/>
+          <w:trHeight w:val="1833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D751BD" w:rsidRDefault="00D751BD" w:rsidP="00D751BD">
+          <w:p w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="009C5C87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sonntag</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00D751BD" w:rsidRDefault="0031306F" w:rsidP="00D751BD">
+          <w:p w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w:rsidR="001D10D3" w:rsidRDefault="000703EA" w:rsidP="00B0761F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D751BD">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>. Sonntag</w:t>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="007427F6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>.06.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D751BD" w:rsidRDefault="00D751BD" w:rsidP="00D751BD">
+          <w:p w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="00B0761F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7154" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B0761F" w:rsidRPr="007427F6" w:rsidRDefault="007427F6" w:rsidP="009C5C87">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003654C9">
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007427F6" w:rsidRPr="009C5C87" w:rsidRDefault="007427F6" w:rsidP="009C5C87">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>8.30 Uhr – Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007835DF" w:rsidRDefault="000703EA" w:rsidP="002E2B6A">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Für ++ Vater und Schwiegervater zum Gedenken</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E6112A" w:rsidRDefault="00E6112A" w:rsidP="00E6112A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6112A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.00 Uhr – Dekanatsfest in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000703EA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Stetteldorf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00E6112A" w:rsidRPr="00E6112A" w:rsidRDefault="00E6112A" w:rsidP="00E6112A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00502EAF" w:rsidTr="00895640">
+        <w:trPr>
+          <w:trHeight w:val="2123"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D10D3" w:rsidRDefault="00B0761F" w:rsidP="001D10D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>der Osterzeit</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sonntag</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D751BD" w:rsidRDefault="00D751BD" w:rsidP="00D751BD">
+          <w:p w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="001D10D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D751BD" w:rsidRDefault="001B6D56" w:rsidP="00D751BD">
+          <w:p w:rsidR="00B0761F" w:rsidRDefault="000703EA" w:rsidP="001D10D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>03</w:t>
+              <w:t>28</w:t>
             </w:r>
-            <w:r w:rsidR="00C6527F">
+            <w:r w:rsidR="00E6112A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>.05</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>.06.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006568D2" w:rsidRPr="003F478E" w:rsidRDefault="006568D2" w:rsidP="006568D2">
+          <w:p w:rsidR="001D10D3" w:rsidRDefault="001D10D3" w:rsidP="002F6196">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="40"/>
-                <w:szCs w:val="40"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006568D2" w:rsidRDefault="003F478E" w:rsidP="006568D2">
+          <w:p w:rsidR="00252680" w:rsidRDefault="00B0761F" w:rsidP="002F6196">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F478E">
-[...8 lines deleted...]
-            <w:r w:rsidR="00187B9F" w:rsidRPr="000A22C7">
+            <w:r w:rsidRPr="00B0761F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>8.30</w:t>
+              <w:t>8.30 Uhr – Hl. Messe</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A22C7">
+          </w:p>
+          <w:p w:rsidR="00B0761F" w:rsidRDefault="00B0761F" w:rsidP="002F6196">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Uhr</w:t>
-[...3 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A73B0E" w:rsidRDefault="000703EA" w:rsidP="00E6112A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...3 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Hl. Messe</w:t>
+              <w:t>Als Dank und Bitte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B038EE" w:rsidRDefault="00B038EE" w:rsidP="00552ECD">
+          <w:p w:rsidR="00E6112A" w:rsidRPr="00252680" w:rsidRDefault="00E6112A" w:rsidP="00E6112A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="32"/>
-[...316 lines deleted...]
-                <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006A216C" w:rsidRDefault="006A216C" w:rsidP="00E5303A">
+    <w:p w:rsidR="004F0C7D" w:rsidRDefault="004F0C7D" w:rsidP="00E5303A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007835DF" w:rsidRDefault="007835DF" w:rsidP="00B94491">
-      <w:pPr>
+    <w:p w:rsidR="00834848" w:rsidRDefault="00834848" w:rsidP="00252680">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E31271">
+    </w:p>
+    <w:p w:rsidR="007835DF" w:rsidRDefault="007835DF" w:rsidP="00252680">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31271">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>Verlautbarungen für die kommende Woche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00663DFE" w:rsidRDefault="00663DFE" w:rsidP="000A793B">
+    <w:p w:rsidR="0060676D" w:rsidRDefault="0060676D" w:rsidP="00252680">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC5F0A" w:rsidRDefault="00D70BB7" w:rsidP="009C5C87">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E24868" w:rsidRDefault="00E24868" w:rsidP="006568D2">
+    <w:p w:rsidR="00C94A6E" w:rsidRPr="00C94A6E" w:rsidRDefault="00C94A6E" w:rsidP="00C94A6E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herzliche Einladung zur Teilnahme an der Wort-Gottes-Feier in der Pfarrkirche </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Stetteldorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um 18.00 Uhr  anlässlich des Dekanatsfestes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B7FAC" w:rsidRPr="00C94A6E" w:rsidRDefault="00C94A6E" w:rsidP="00C94A6E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anschließend an die abendliche Wort-Gottes-Feier sind Alle zu einer Agape aller Pfarren des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Dekanates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hadersdorf-Wagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf dem Kirchenplatz in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Stetteldorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eingeladen. Feiern Sie mit allen Gläubigen und verbringen Sie einige gemütliche Stunden  bei diesem gemeinschaftlichen Treffen der Pfarren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6112A" w:rsidRDefault="00E6112A" w:rsidP="009C5C87">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00075BA6" w:rsidRDefault="00E6112A" w:rsidP="009C5C87">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Messintentionen können nach jeder Hl. Messe in der Sakristei bestellt werden.</w:t>
+        <w:t xml:space="preserve">Am </w:t>
+      </w:r>
+      <w:r w:rsidR="00371C74">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Freitag</w:t>
+      </w:r>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>, den 26</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F0A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70BB7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>06.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F0A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>entfallen die Kanzleistunden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E24868" w:rsidRDefault="00E24868" w:rsidP="006568D2">
+    <w:p w:rsidR="00E6112A" w:rsidRDefault="00E6112A" w:rsidP="009C5C87">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B6D56" w:rsidRDefault="001B6D56" w:rsidP="001B6D56">
+    <w:p w:rsidR="0060676D" w:rsidRDefault="000703EA" w:rsidP="009C5C87">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Herzliche Einladung am Nachmittag zur Maiandacht um 15.00 Uhr im Pfarrgarten </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Herzliche Einladung der Pfarre Straß zur nächsten Familienmesse am Sonntag, 28.06. um 10.00 Uhr in der Kirche. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000703EA" w:rsidRDefault="000703EA" w:rsidP="009C5C87">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C94A6E" w:rsidRDefault="007B7FAC" w:rsidP="00C94A6E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Straß </w:t>
+        <w:t xml:space="preserve">Michaelskalender für </w:t>
+      </w:r>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94A6E" w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>mit anschließendem Pfarrkaffee.</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000703EA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ind ab sofort zum Preis von € 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94A6E" w:rsidRPr="00C94A6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>,95 in der Sakristei erhältlich.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F6CD9" w:rsidRDefault="003F6CD9" w:rsidP="006568D2">
+    <w:p w:rsidR="007B7FAC" w:rsidRDefault="007B7FAC" w:rsidP="00C94A6E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B6D56" w:rsidRDefault="001B6D56" w:rsidP="001B6D56">
+    <w:p w:rsidR="003654C9" w:rsidRDefault="003654C9" w:rsidP="00F47B21">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...151 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00507B00" w:rsidRPr="000C6292" w:rsidRDefault="00507B00" w:rsidP="00BE2F26">
+    <w:p w:rsidR="006E0988" w:rsidRPr="009367E7" w:rsidRDefault="007427F6" w:rsidP="00F47B21">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00507B00" w:rsidRPr="000C6292" w:rsidSect="00B94491">
+    <w:sectPr w:rsidR="006E0988" w:rsidRPr="009367E7" w:rsidSect="00A64E8D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1254,212 +1244,264 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007835DF"/>
+    <w:rsid w:val="000703EA"/>
+    <w:rsid w:val="00075BA6"/>
     <w:rsid w:val="00080447"/>
     <w:rsid w:val="000A0E26"/>
-    <w:rsid w:val="000A22C7"/>
     <w:rsid w:val="000A77F2"/>
     <w:rsid w:val="000A793B"/>
     <w:rsid w:val="000B49DB"/>
-    <w:rsid w:val="000C6292"/>
+    <w:rsid w:val="000C0E74"/>
     <w:rsid w:val="000D47FC"/>
+    <w:rsid w:val="000E1B7A"/>
     <w:rsid w:val="000E2683"/>
-    <w:rsid w:val="000E43AB"/>
-    <w:rsid w:val="000F577A"/>
+    <w:rsid w:val="001076F0"/>
     <w:rsid w:val="001353FC"/>
     <w:rsid w:val="0015796F"/>
     <w:rsid w:val="0016152D"/>
-    <w:rsid w:val="001769D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00190E34"/>
     <w:rsid w:val="001A3340"/>
-    <w:rsid w:val="001B6D56"/>
+    <w:rsid w:val="001C34B9"/>
+    <w:rsid w:val="001C763F"/>
+    <w:rsid w:val="001D10D3"/>
     <w:rsid w:val="00217584"/>
+    <w:rsid w:val="002177BB"/>
     <w:rsid w:val="00225F74"/>
     <w:rsid w:val="0024597C"/>
     <w:rsid w:val="00246C73"/>
     <w:rsid w:val="0025031D"/>
-    <w:rsid w:val="00294967"/>
+    <w:rsid w:val="00252680"/>
+    <w:rsid w:val="002B6ACC"/>
+    <w:rsid w:val="002C655D"/>
     <w:rsid w:val="002D4C57"/>
     <w:rsid w:val="002E1820"/>
+    <w:rsid w:val="002E2B6A"/>
     <w:rsid w:val="002E4234"/>
+    <w:rsid w:val="002E7704"/>
     <w:rsid w:val="002F0714"/>
-    <w:rsid w:val="00305EE2"/>
-    <w:rsid w:val="0031306F"/>
+    <w:rsid w:val="002F6196"/>
     <w:rsid w:val="00313402"/>
     <w:rsid w:val="003257CB"/>
+    <w:rsid w:val="00326A20"/>
+    <w:rsid w:val="00354163"/>
+    <w:rsid w:val="003654C9"/>
+    <w:rsid w:val="00371C74"/>
+    <w:rsid w:val="00391CED"/>
     <w:rsid w:val="003959F3"/>
     <w:rsid w:val="003A2F6C"/>
     <w:rsid w:val="003A61FE"/>
     <w:rsid w:val="003A7FA9"/>
-    <w:rsid w:val="003F478E"/>
-    <w:rsid w:val="003F6CD9"/>
+    <w:rsid w:val="003D1C46"/>
+    <w:rsid w:val="0040446C"/>
+    <w:rsid w:val="004077FF"/>
+    <w:rsid w:val="00415DE1"/>
     <w:rsid w:val="00437043"/>
+    <w:rsid w:val="00467B75"/>
     <w:rsid w:val="00470610"/>
     <w:rsid w:val="004710F2"/>
-    <w:rsid w:val="004A22CF"/>
     <w:rsid w:val="004C666D"/>
-    <w:rsid w:val="004F2F09"/>
+    <w:rsid w:val="004D320C"/>
+    <w:rsid w:val="004D39CD"/>
+    <w:rsid w:val="004D7746"/>
+    <w:rsid w:val="004F0C7D"/>
+    <w:rsid w:val="004F28E7"/>
     <w:rsid w:val="0050169A"/>
     <w:rsid w:val="00502EAF"/>
-    <w:rsid w:val="00507B00"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00561CB3"/>
+    <w:rsid w:val="00517054"/>
+    <w:rsid w:val="00526E9C"/>
+    <w:rsid w:val="0055570E"/>
     <w:rsid w:val="005645A8"/>
-    <w:rsid w:val="005873C6"/>
-    <w:rsid w:val="005A5D08"/>
+    <w:rsid w:val="00570E30"/>
     <w:rsid w:val="005C5671"/>
     <w:rsid w:val="005D58D5"/>
     <w:rsid w:val="005D792D"/>
     <w:rsid w:val="005D79A2"/>
+    <w:rsid w:val="005E3E98"/>
     <w:rsid w:val="005E7084"/>
-    <w:rsid w:val="005F32BD"/>
+    <w:rsid w:val="0060676D"/>
     <w:rsid w:val="00607D84"/>
+    <w:rsid w:val="00622B91"/>
+    <w:rsid w:val="006320DC"/>
     <w:rsid w:val="00634395"/>
     <w:rsid w:val="006429B7"/>
-    <w:rsid w:val="006568D2"/>
-    <w:rsid w:val="006636F9"/>
+    <w:rsid w:val="00643035"/>
     <w:rsid w:val="00663DFE"/>
     <w:rsid w:val="00666CDD"/>
-    <w:rsid w:val="006A216C"/>
+    <w:rsid w:val="006855C7"/>
     <w:rsid w:val="006A7B3D"/>
     <w:rsid w:val="006B347C"/>
-    <w:rsid w:val="006D7AE0"/>
+    <w:rsid w:val="006E0988"/>
     <w:rsid w:val="006E6FB8"/>
     <w:rsid w:val="00741E8A"/>
-    <w:rsid w:val="007434A4"/>
+    <w:rsid w:val="007427F6"/>
     <w:rsid w:val="00743A0B"/>
     <w:rsid w:val="00744907"/>
-    <w:rsid w:val="00746921"/>
     <w:rsid w:val="007471DA"/>
     <w:rsid w:val="00751F0E"/>
+    <w:rsid w:val="007541E2"/>
     <w:rsid w:val="007835DF"/>
-    <w:rsid w:val="0079305E"/>
+    <w:rsid w:val="007935BC"/>
     <w:rsid w:val="00794E49"/>
     <w:rsid w:val="00796554"/>
-    <w:rsid w:val="007977EF"/>
     <w:rsid w:val="007B4C77"/>
+    <w:rsid w:val="007B7FAC"/>
     <w:rsid w:val="007C6BEC"/>
     <w:rsid w:val="007F1A71"/>
-    <w:rsid w:val="00812F35"/>
-    <w:rsid w:val="00871EFC"/>
+    <w:rsid w:val="007F5746"/>
+    <w:rsid w:val="00807498"/>
+    <w:rsid w:val="00830EDE"/>
+    <w:rsid w:val="00834848"/>
+    <w:rsid w:val="008450E4"/>
+    <w:rsid w:val="00847BD1"/>
     <w:rsid w:val="00873F71"/>
     <w:rsid w:val="00876DF7"/>
+    <w:rsid w:val="0088093E"/>
+    <w:rsid w:val="00895640"/>
+    <w:rsid w:val="0089592A"/>
+    <w:rsid w:val="008A292B"/>
     <w:rsid w:val="008B72CB"/>
     <w:rsid w:val="008F3EC7"/>
     <w:rsid w:val="00911863"/>
     <w:rsid w:val="009230CB"/>
+    <w:rsid w:val="00931739"/>
+    <w:rsid w:val="009334C2"/>
     <w:rsid w:val="009367E7"/>
-    <w:rsid w:val="009476DA"/>
-    <w:rsid w:val="00955AF2"/>
     <w:rsid w:val="00960D21"/>
     <w:rsid w:val="009802FB"/>
+    <w:rsid w:val="009928BB"/>
     <w:rsid w:val="009A2236"/>
-    <w:rsid w:val="009C664B"/>
+    <w:rsid w:val="009C0F79"/>
+    <w:rsid w:val="009C5C87"/>
+    <w:rsid w:val="009D58C7"/>
     <w:rsid w:val="009F578D"/>
     <w:rsid w:val="00A1212D"/>
     <w:rsid w:val="00A311BB"/>
+    <w:rsid w:val="00A41D2F"/>
     <w:rsid w:val="00A51478"/>
+    <w:rsid w:val="00A55241"/>
+    <w:rsid w:val="00A64247"/>
+    <w:rsid w:val="00A64E8D"/>
+    <w:rsid w:val="00A72104"/>
+    <w:rsid w:val="00A73B0E"/>
     <w:rsid w:val="00A84806"/>
-    <w:rsid w:val="00AB34C9"/>
+    <w:rsid w:val="00AB7583"/>
+    <w:rsid w:val="00AC1B03"/>
     <w:rsid w:val="00AE20F0"/>
     <w:rsid w:val="00AE6C29"/>
     <w:rsid w:val="00B005BD"/>
-    <w:rsid w:val="00B038EE"/>
+    <w:rsid w:val="00B0761F"/>
     <w:rsid w:val="00B10390"/>
-    <w:rsid w:val="00B42C75"/>
+    <w:rsid w:val="00B14094"/>
+    <w:rsid w:val="00B415D0"/>
     <w:rsid w:val="00B44F91"/>
     <w:rsid w:val="00B46388"/>
     <w:rsid w:val="00B76F1E"/>
+    <w:rsid w:val="00B824E7"/>
     <w:rsid w:val="00B90A9B"/>
     <w:rsid w:val="00B91DA5"/>
     <w:rsid w:val="00B9214E"/>
-    <w:rsid w:val="00B94491"/>
+    <w:rsid w:val="00BA2203"/>
     <w:rsid w:val="00BB0649"/>
+    <w:rsid w:val="00BB7023"/>
     <w:rsid w:val="00BD51B2"/>
-    <w:rsid w:val="00BE2F26"/>
-    <w:rsid w:val="00C05E06"/>
+    <w:rsid w:val="00BE79EF"/>
+    <w:rsid w:val="00C0760D"/>
     <w:rsid w:val="00C114C9"/>
     <w:rsid w:val="00C13E95"/>
     <w:rsid w:val="00C214B5"/>
-    <w:rsid w:val="00C6527F"/>
+    <w:rsid w:val="00C21EBE"/>
+    <w:rsid w:val="00C24503"/>
+    <w:rsid w:val="00C30439"/>
     <w:rsid w:val="00C76677"/>
     <w:rsid w:val="00C91BF4"/>
+    <w:rsid w:val="00C94A6E"/>
+    <w:rsid w:val="00C96112"/>
     <w:rsid w:val="00CD56ED"/>
+    <w:rsid w:val="00CF1F42"/>
+    <w:rsid w:val="00D03D8D"/>
     <w:rsid w:val="00D11E55"/>
+    <w:rsid w:val="00D244D6"/>
+    <w:rsid w:val="00D34A92"/>
     <w:rsid w:val="00D42939"/>
     <w:rsid w:val="00D45706"/>
     <w:rsid w:val="00D62EFF"/>
-    <w:rsid w:val="00D64910"/>
     <w:rsid w:val="00D673D4"/>
+    <w:rsid w:val="00D70BB7"/>
     <w:rsid w:val="00D751BD"/>
+    <w:rsid w:val="00D850F2"/>
     <w:rsid w:val="00DB51C6"/>
-    <w:rsid w:val="00DC0E46"/>
     <w:rsid w:val="00E0007E"/>
     <w:rsid w:val="00E0129B"/>
-    <w:rsid w:val="00E24868"/>
+    <w:rsid w:val="00E0685D"/>
     <w:rsid w:val="00E31138"/>
-    <w:rsid w:val="00E359D7"/>
-    <w:rsid w:val="00E411F9"/>
+    <w:rsid w:val="00E33BD4"/>
     <w:rsid w:val="00E5303A"/>
+    <w:rsid w:val="00E6112A"/>
+    <w:rsid w:val="00E74067"/>
     <w:rsid w:val="00E75FD7"/>
     <w:rsid w:val="00E829E6"/>
+    <w:rsid w:val="00EA3164"/>
     <w:rsid w:val="00ED0646"/>
-    <w:rsid w:val="00ED1344"/>
     <w:rsid w:val="00ED1454"/>
-    <w:rsid w:val="00ED33C3"/>
     <w:rsid w:val="00EE0F2B"/>
     <w:rsid w:val="00EE25B2"/>
     <w:rsid w:val="00EF4477"/>
+    <w:rsid w:val="00F009E1"/>
+    <w:rsid w:val="00F23E6D"/>
+    <w:rsid w:val="00F379C4"/>
     <w:rsid w:val="00F40598"/>
+    <w:rsid w:val="00F45010"/>
+    <w:rsid w:val="00F47B21"/>
     <w:rsid w:val="00F5571D"/>
     <w:rsid w:val="00F9355E"/>
-    <w:rsid w:val="00F94FC7"/>
     <w:rsid w:val="00F96D02"/>
+    <w:rsid w:val="00FB5CC8"/>
+    <w:rsid w:val="00FC5F0A"/>
     <w:rsid w:val="00FC750D"/>
+    <w:rsid w:val="00FD50F6"/>
     <w:rsid w:val="00FF0D4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2251,78 +2293,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7B79F8A-D4AA-4114-9060-2A4B7F56516B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E7D5887-1090-45A6-B975-EB89FBE16732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>735</Characters>
+  <Words>139</Words>
+  <Characters>881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>850</CharactersWithSpaces>
+  <CharactersWithSpaces>1018</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kanzlei</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>